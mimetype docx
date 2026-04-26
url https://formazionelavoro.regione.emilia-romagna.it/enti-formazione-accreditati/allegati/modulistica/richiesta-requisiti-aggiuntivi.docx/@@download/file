--- v0 (2025-12-17)
+++ v1 (2026-04-26)
@@ -8,108 +8,108 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="5B79568F" w14:textId="77777777" w:rsidR="004C5DE1" w:rsidRDefault="004C5DE1" w:rsidP="004C5DE1">
+    <w:p w:rsidR="004C5DE1" w:rsidP="004C5DE1" w:rsidRDefault="004C5DE1" w14:paraId="5B79568F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto32"/>
         <w:pageBreakBefore/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DC166FD" w14:textId="4E15C7C8" w:rsidR="00966BC3" w:rsidRPr="002D4A63" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidRPr="002D4A63" w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="3DC166FD" w14:textId="4E15C7C8">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto32"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4500"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4A63">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RICHIESTA </w:t>
       </w:r>
-      <w:r w:rsidR="002A5933" w:rsidRPr="002D4A63">
+      <w:r w:rsidRPr="002D4A63" w:rsidR="002A5933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REQUISITI AGGIUNTIVI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F98CB61" w14:textId="1A0390A5" w:rsidR="00966BC3" w:rsidRDefault="000F1968" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="000F1968" w14:paraId="3F98CB61" w14:textId="1A0390A5">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18C1FABF" wp14:editId="097CF65A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>102870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="731520" cy="822960"/>
                 <wp:effectExtent l="13335" t="8255" r="7620" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -144,51 +144,51 @@
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="41F84804" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:8.1pt;margin-top:1.2pt;width:57.6pt;height:64.8pt;z-index:251651072;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqv+z0vQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Npeos2XXW7LULi&#10;smJBPLu2k1g4drDdpgvi3xk7beiyPCBEK0WeeHJ8zszxXN8cG4kO3FihVYGTqxgjrqhmQlUF/vRx&#10;O5pjZB1RjEiteIEfucU3y5cvrrs256mutWTcIABRNu/aAtfOtXkUWVrzhtgr3XIFm6U2DXEQmipi&#10;hnSA3sgojeNp1GnDWqMptxbe3vWbeBnwy5JT974sLXdIFhi4ufA04bnzz2h5TfLKkLYW9ESD/AOL&#10;hggFhw5Qd8QRtDfiGVQjqNFWl+6K6ibSZSkoDxpATRL/puahJi0PWqA4th3KZP8fLH13uDdIsAKn&#10;E4wUaaBHH6BqRFWSo4mvT9faHNIe2nvjFdr2jaZfLFJ6XUMWXxmju5oTBqwSnx89+cAHFj5Fu+6t&#10;ZoBO9k6HUh1L03hAKAI6ho48Dh3hR4covJyNk0kKfaOwNU/TxTR0LCL5+ePWWPeK6wb5RYENUA/g&#10;5PDGOk+G5OeUQF5LwbZCyhCYareWBh0ImGMbfoE/aLxMkwp1BV6M4WxECXjUfg1HPEmyl1hx+P0J&#10;qxEO7C5FA3KGJJL78m0UC2Z0RMh+Ddyl8kR5MHIvCKKjg2V4D1UKJvu+2k7iWTaej2azyXiUjTfx&#10;6Ha+XY9W62Q6nW1u17eb5IdnnWR5LRjjahMw7dnzSfZ3njrdvt6tg+sHgp6V3oPGh5p1iAnfk/Fk&#10;kSYYArh26axXjYisYF5QZzAy2n0Wrg5m9wbwGE/KOY/9/1TOAT309uLg6Jm2PuMIpYJKnqsW3OkN&#10;2Rt7p9kjmBM4BAfCJINFrc03jDqYCgVWMLYwkq8V2HuRZJkfIiHIJjPvTHO5s7vcIYoC0ElkH6xd&#10;P3r2rRFVDSclQa3SK7gUpQiG9RemZwW8fQA3Pyg4TSk/Wi7jkPVrli5/AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAGpQVU9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdUCoU&#10;4lQUiNQDPVDau5ssSVR7HcVuE/h6Nie4zWhGs2+z1eisuGAfWk8a5jMFAqn0VUu1hv1ncfcIIkRD&#10;lbGeUMM3Bljl11eZSSs/0AdedrEWPEIhNRqaGLtUylA26EyY+Q6Jsy/fOxPZ9rWsejPwuLMyUWop&#10;nWmJLzSmw5cGy9Pu7DSsN8XD++Y0+IV9Vdt1/Va0P3jQ+vZmfH4CEXGMf2WY8BkdcmY6+jNVQVj2&#10;y4SbGpIFiCm+n7M4TiJRIPNM/n8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqv+z0&#10;vQIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAa&#10;lBVT3AAAAAgBAAAPAAAAAAAAAAAAAAAAABcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;" strokeweight=".26mm">
+              <v:rect id="Rectangle 5" style="position:absolute;margin-left:8.1pt;margin-top:1.2pt;width:57.6pt;height:64.8pt;z-index:251651072;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" strokeweight=".26mm" w14:anchorId="41F84804" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqv+z0vQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Npeos2XXW7LULi&#10;smJBPLu2k1g4drDdpgvi3xk7beiyPCBEK0WeeHJ8zszxXN8cG4kO3FihVYGTqxgjrqhmQlUF/vRx&#10;O5pjZB1RjEiteIEfucU3y5cvrrs256mutWTcIABRNu/aAtfOtXkUWVrzhtgr3XIFm6U2DXEQmipi&#10;hnSA3sgojeNp1GnDWqMptxbe3vWbeBnwy5JT974sLXdIFhi4ufA04bnzz2h5TfLKkLYW9ESD/AOL&#10;hggFhw5Qd8QRtDfiGVQjqNFWl+6K6ibSZSkoDxpATRL/puahJi0PWqA4th3KZP8fLH13uDdIsAKn&#10;E4wUaaBHH6BqRFWSo4mvT9faHNIe2nvjFdr2jaZfLFJ6XUMWXxmju5oTBqwSnx89+cAHFj5Fu+6t&#10;ZoBO9k6HUh1L03hAKAI6ho48Dh3hR4covJyNk0kKfaOwNU/TxTR0LCL5+ePWWPeK6wb5RYENUA/g&#10;5PDGOk+G5OeUQF5LwbZCyhCYareWBh0ImGMbfoE/aLxMkwp1BV6M4WxECXjUfg1HPEmyl1hx+P0J&#10;qxEO7C5FA3KGJJL78m0UC2Z0RMh+Ddyl8kR5MHIvCKKjg2V4D1UKJvu+2k7iWTaej2azyXiUjTfx&#10;6Ha+XY9W62Q6nW1u17eb5IdnnWR5LRjjahMw7dnzSfZ3njrdvt6tg+sHgp6V3oPGh5p1iAnfk/Fk&#10;kSYYArh26axXjYisYF5QZzAy2n0Wrg5m9wbwGE/KOY/9/1TOAT309uLg6Jm2PuMIpYJKnqsW3OkN&#10;2Rt7p9kjmBM4BAfCJINFrc03jDqYCgVWMLYwkq8V2HuRZJkfIiHIJjPvTHO5s7vcIYoC0ElkH6xd&#10;P3r2rRFVDSclQa3SK7gUpQiG9RemZwW8fQA3Pyg4TSk/Wi7jkPVrli5/AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAGpQVU9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdUCoU&#10;4lQUiNQDPVDau5ssSVR7HcVuE/h6Nie4zWhGs2+z1eisuGAfWk8a5jMFAqn0VUu1hv1ncfcIIkRD&#10;lbGeUMM3Bljl11eZSSs/0AdedrEWPEIhNRqaGLtUylA26EyY+Q6Jsy/fOxPZ9rWsejPwuLMyUWop&#10;nWmJLzSmw5cGy9Pu7DSsN8XD++Y0+IV9Vdt1/Va0P3jQ+vZmfH4CEXGMf2WY8BkdcmY6+jNVQVj2&#10;y4SbGpIFiCm+n7M4TiJRIPNM/n8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqv+z0&#10;vQIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAa&#10;lBVT3AAAAAgBAAAPAAAAAAAAAAAAAAAAABcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;">
                 <v:stroke endcap="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BD1E79" wp14:editId="10FA5517">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>194310</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="639445" cy="639445"/>
                 <wp:effectExtent l="0" t="4445" r="8255" b="3810"/>
                 <wp:wrapNone/>
@@ -211,635 +211,596 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF">
                             <a:alpha val="0"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1AF1265B" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+                          <w:p w:rsidR="006E54D3" w:rsidRDefault="006E54D3" w14:paraId="1AF1265B" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>BOLLO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="30592309" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+                          <w:p w:rsidR="006E54D3" w:rsidRDefault="006E54D3" w14:paraId="30592309" w14:textId="77777777">
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>(ai sensi del DPR</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>642/1972)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="64BD1E79" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="64BD1E79">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:15.3pt;margin-top:8.4pt;width:50.35pt;height:50.35pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfr/9x8AEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpumIz4hRdigwD&#10;ugvQ7QNkWb5gsqiRSuzs60dJSbrL2zA/CBQpHvIc0uvbebTiYJAGcJVcLZZSGKehGVxXya9fdi9e&#10;S0FBuUZZcKaSR0PydvP82XrypbmCHmxjUDCIo3LylexD8GVRkO7NqGgB3jgOtoCjCnzFrmhQTYw+&#10;2uJqubwpJsDGI2hDxN77HJSbhN+2RodPbUsmCFtJ7i2kE9NZx7PYrFXZofL9oE9tqH/oYlSD46IX&#10;qHsVlNjj8BfUOGgEgjYsNIwFtO2gTeLAbFbLP9g89sqbxIXFIX+Rif4frP54ePSfUYT5Lcw8wESC&#10;/APobyQcbHvlOnOHCFNvVMOFV1GyYvJUnlKj1FRSBKmnD9DwkNU+QAKaWxyjKsxTMDoP4HgR3cxB&#10;aHbevHxzff1KCs2hkx0rqPKc7JHCOwOjiEYlkWeawNXhgUJ+en4SaxHYodkN1qYLdvXWojgonv8u&#10;fTnX+l5lb9oBLkf5aSr9G4Z1EclBxMzloidJEFln/mGuZw5GKWpojiwGQl42/jnY6AF/SDHxolWS&#10;vu8VGinse8eCxq08G3g26rOhnObUSgYpsrkNeXv3HoeuZ+Q8Mgd3LHo7JEGeujj1ycuTeJ0WPW7n&#10;r/f06ul33PwEAAD//wMAUEsDBBQABgAIAAAAIQDf6nSz3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEjcWNpVdKM0nWAIroiCtGvWeE3VxqmabCv/Hu/Ebrbf0/P3ys3sBnHC&#10;KXSeFKSLBARS401HrYKf7/eHNYgQNRk9eEIFvxhgU93elLow/kxfeKpjKziEQqEV2BjHQsrQWHQ6&#10;LPyIxNrBT05HXqdWmkmfOdwNcpkkuXS6I/5g9Yhbi01fH52C7HO52oWP+m077vCpX4fX/kBWqfu7&#10;+eUZRMQ5/pvhgs/oUDHT3h/JBDFwRpKzk+85N7joWZqB2POQrh5BVqW8blD9AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAB+v/3HwAQAA1gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAN/qdLPcAAAACQEAAA8AAAAAAAAAAAAAAAAASgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 6" style="position:absolute;margin-left:15.3pt;margin-top:8.4pt;width:50.35pt;height:50.35pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfr/9x8AEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpumIz4hRdigwD&#10;ugvQ7QNkWb5gsqiRSuzs60dJSbrL2zA/CBQpHvIc0uvbebTiYJAGcJVcLZZSGKehGVxXya9fdi9e&#10;S0FBuUZZcKaSR0PydvP82XrypbmCHmxjUDCIo3LylexD8GVRkO7NqGgB3jgOtoCjCnzFrmhQTYw+&#10;2uJqubwpJsDGI2hDxN77HJSbhN+2RodPbUsmCFtJ7i2kE9NZx7PYrFXZofL9oE9tqH/oYlSD46IX&#10;qHsVlNjj8BfUOGgEgjYsNIwFtO2gTeLAbFbLP9g89sqbxIXFIX+Rif4frP54ePSfUYT5Lcw8wESC&#10;/APobyQcbHvlOnOHCFNvVMOFV1GyYvJUnlKj1FRSBKmnD9DwkNU+QAKaWxyjKsxTMDoP4HgR3cxB&#10;aHbevHxzff1KCs2hkx0rqPKc7JHCOwOjiEYlkWeawNXhgUJ+en4SaxHYodkN1qYLdvXWojgonv8u&#10;fTnX+l5lb9oBLkf5aSr9G4Z1EclBxMzloidJEFln/mGuZw5GKWpojiwGQl42/jnY6AF/SDHxolWS&#10;vu8VGinse8eCxq08G3g26rOhnObUSgYpsrkNeXv3HoeuZ+Q8Mgd3LHo7JEGeujj1ycuTeJ0WPW7n&#10;r/f06ul33PwEAAD//wMAUEsDBBQABgAIAAAAIQDf6nSz3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEjcWNpVdKM0nWAIroiCtGvWeE3VxqmabCv/Hu/Ebrbf0/P3ys3sBnHC&#10;KXSeFKSLBARS401HrYKf7/eHNYgQNRk9eEIFvxhgU93elLow/kxfeKpjKziEQqEV2BjHQsrQWHQ6&#10;LPyIxNrBT05HXqdWmkmfOdwNcpkkuXS6I/5g9Yhbi01fH52C7HO52oWP+m077vCpX4fX/kBWqfu7&#10;+eUZRMQ5/pvhgs/oUDHT3h/JBDFwRpKzk+85N7joWZqB2POQrh5BVqW8blD9AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAB+v/3HwAQAA1gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAN/qdLPcAAAACQEAAA8AAAAAAAAAAAAAAAAASgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;">
                 <v:fill opacity="0"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="1AF1265B" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+                    <w:p w:rsidR="006E54D3" w:rsidRDefault="006E54D3" w14:paraId="1AF1265B" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>BOLLO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="30592309" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+                    <w:p w:rsidR="006E54D3" w:rsidRDefault="006E54D3" w14:paraId="30592309" w14:textId="77777777">
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>(ai sensi del DPR</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>642/1972)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D3D034" w14:textId="64553BD6" w:rsidR="004317B5" w:rsidRPr="002D4A63" w:rsidRDefault="004317B5" w:rsidP="005A3FE6">
-[...3 lines deleted...]
-        <w:ind w:left="3828"/>
+    <w:p w:rsidRPr="001B63EB" w:rsidR="001B63EB" w:rsidP="001B63EB" w:rsidRDefault="001B63EB" w14:paraId="3572F7F1" w14:textId="62022521">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002D4A63">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36E20" w:rsidRPr="002D4A63">
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B63EB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009B77A9" w:rsidRPr="002D4A63">
+        </w:rPr>
+        <w:t>Direzione Generale Educazione, Scuola, Formazione e Università</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B63EB" w:rsidR="001B63EB" w:rsidP="2E49E2B4" w:rsidRDefault="001B63EB" w14:paraId="169EB816" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E49E2B4" w:rsidR="001B63EB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Settore Programmazione e Regolazione delle Politiche Educative e Formative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B63EB" w:rsidP="001B63EB" w:rsidRDefault="001B63EB" w14:paraId="6208EE2B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36E20" w:rsidRPr="002D4A63">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B63EB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002D4A63">
+        </w:rPr>
+        <w:t>Viale Aldo Moro, 38 40127 Bologna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B63EB" w:rsidP="001B63EB" w:rsidRDefault="001B63EB" w14:paraId="3C3ABADB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DA167F" w14:textId="3011FB00" w:rsidR="004317B5" w:rsidRPr="002D4A63" w:rsidRDefault="004317B5" w:rsidP="005A3FE6">
-[...3 lines deleted...]
-        <w:ind w:left="3828"/>
+    <w:p w:rsidRPr="001B63EB" w:rsidR="001B63EB" w:rsidP="001B63EB" w:rsidRDefault="001B63EB" w14:paraId="2CF38A32" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63282833" w14:textId="1468A068" w:rsidR="004317B5" w:rsidRPr="002D4A63" w:rsidRDefault="004317B5" w:rsidP="005A3FE6">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="2707B6F2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2707B6F2" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E02178F" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="6E02178F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il/la sottoscritto/a Nome ____________________ Cognome ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614ECB3F" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="614ECB3F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Codice Fiscale __________________________nato/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D82B4C" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="26D82B4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prov. ________ Località ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E01BC4E" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="4E01BC4E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazione ____________________________ il __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A1D0EE" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="33A1D0EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Residente in via/piazza________________________________________ Cap ________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D91712" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="61D91712" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comune _____________________________________________ Prov. _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6056FADC" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="6056FADC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Legale rappresentante dell’Organismo ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E2A44A" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="03E2A44A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cod. Organismo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C5609C" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="28C5609C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partita IVA _________________________ Codice Fiscale _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3717FD37" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="3717FD37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indirizzo (sede legale) Via/P.zza __________________________________ N. _______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E59F7D4" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="2E59F7D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cap __________ Città __________________ Prov. _______ Telefono ______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C85597B" w14:textId="28B59CD8" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="4C85597B" w14:textId="28B59CD8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fax __________ e-mail ______________________PEC _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042B7651" w14:textId="77777777" w:rsidR="00A36E20" w:rsidRDefault="00A36E20" w:rsidP="005A3FE6">
+    <w:p w:rsidR="00A36E20" w:rsidP="005A3FE6" w:rsidRDefault="00A36E20" w14:paraId="042B7651" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77690D54" w14:textId="753A6D70" w:rsidR="008E77AE" w:rsidRDefault="00817DC1" w:rsidP="005A3FE6">
+    <w:p w:rsidR="008E77AE" w:rsidP="005A3FE6" w:rsidRDefault="00817DC1" w14:paraId="77690D54" w14:textId="753A6D70">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004007B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Già </w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="004007B1">
+      <w:r w:rsidRPr="004007B1" w:rsidR="00A36E20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>accreditato</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al </w:t>
       </w:r>
       <w:r w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">istema regionale della formazione professionale con determina </w:t>
       </w:r>
       <w:r w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="004007B1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__ del_____</w:t>
       </w:r>
       <w:r w:rsidR="004007B1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:r w:rsidR="00A36E20" w:rsidRPr="00A36E20">
+      <w:r w:rsidRPr="00A36E20" w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidR="00A36E20">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="008E77AE" w:rsidRPr="00506DFA">
+      <w:r w:rsidRPr="00506DFA" w:rsidR="008E77AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in area</w:t>
       </w:r>
       <w:r w:rsidR="008E77AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14313EF0" w14:textId="1899CDA5" w:rsidR="008E77AE" w:rsidRDefault="004007B1" w:rsidP="005A3FE6">
+    <w:p w:rsidR="008E77AE" w:rsidP="005A3FE6" w:rsidRDefault="004007B1" w14:paraId="14313EF0" w14:textId="1899CDA5">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D394977" wp14:editId="56FBAD89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-21590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -887,51 +848,51 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1A0265A4" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.7pt;margin-top:.4pt;width:15.4pt;height:13.7pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;4eDHptkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2uRuLUOAbVViFPxECC4&#10;UR7nbbwkEdl1FLtt4NeznOA0Gs1o5ivXE/dmT2Psgjg4m2dgSOrgO2kcvL7czVZgYkLx2AchB18U&#10;YV0dH5VY+HCQZ9pvUmN0RGKBDtqUhsLaWLfEGOdhINHsI4yMSe3YWD/iQce5t3mWLSxjJ/rQ4kA3&#10;LdWfmx074Ce5Ht4eMuR88fgdub5f3nbvzp2eTFeXYBJN6a8Mv/iKDpUybcNOfDS9g9n5hTYdKL+m&#10;+VLdVnWVg61K+5+++gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDh4Mem2QAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:-1.7pt;margin-top:.4pt;width:15.4pt;height:13.7pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="1A0265A4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;4eDHptkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2uRuLUOAbVViFPxECC4&#10;UR7nbbwkEdl1FLtt4NeznOA0Gs1o5ivXE/dmT2Psgjg4m2dgSOrgO2kcvL7czVZgYkLx2AchB18U&#10;YV0dH5VY+HCQZ9pvUmN0RGKBDtqUhsLaWLfEGOdhINHsI4yMSe3YWD/iQce5t3mWLSxjJ/rQ4kA3&#10;LdWfmx074Ce5Ht4eMuR88fgdub5f3nbvzp2eTFeXYBJN6a8Mv/iKDpUybcNOfDS9g9n5hTYdKL+m&#10;+VLdVnWVg61K+5+++gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDh4Mem2QAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008E77AE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563F7185" wp14:editId="5AF2F0E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-27215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>249555</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="195580" cy="173990"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="16510"/>
@@ -975,66 +936,66 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="414A4E88" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.15pt;margin-top:19.65pt;width:15.4pt;height:13.7pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;OSMcc9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2uRuLUOKbgQ4lQ8BAhu&#10;lMd5Gy9JRLyOYrcN/HqWE5xGoxnNfOVq8r3a0Ri7wBZO5hko4jq4jhsLry93s3NQMSE77AOThS+K&#10;sKoOD0osXNjzM+3WqVEywrFAC21KQ6F1rFvyGOdhIJbsI4wek9ix0W7EvYz7XudZZrTHjuWhxYFu&#10;Wqo/11tvwT/x9fD2kKHPzeN39PX98rZ7t/b4aLq6BJVoSn9l+MUXdKiEaRO27KLqLcxOF9K0sLgQ&#10;lTw3Z6A2FoxZgq5K/Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5Ixxz3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:-2.15pt;margin-top:19.65pt;width:15.4pt;height:13.7pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="414A4E88" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;OSMcc9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2uRuLUOKbgQ4lQ8BAhu&#10;lMd5Gy9JRLyOYrcN/HqWE5xGoxnNfOVq8r3a0Ri7wBZO5hko4jq4jhsLry93s3NQMSE77AOThS+K&#10;sKoOD0osXNjzM+3WqVEywrFAC21KQ6F1rFvyGOdhIJbsI4wek9ix0W7EvYz7XudZZrTHjuWhxYFu&#10;Wqo/11tvwT/x9fD2kKHPzeN39PX98rZ7t/b4aLq6BJVoSn9l+MUXdKiEaRO27KLqLcxOF9K0sLgQ&#10;lTw3Z6A2FoxZgq5K/Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5Ixxz3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008E77AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.Cultura/Spettacolo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4048348F" w14:textId="77777777" w:rsidR="008E77AE" w:rsidRDefault="008E77AE" w:rsidP="005A3FE6">
+    <w:p w:rsidR="008E77AE" w:rsidP="005A3FE6" w:rsidRDefault="008E77AE" w14:paraId="4048348F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="350FC15A" wp14:editId="38797CD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-27215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1082,204 +1043,116 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="44B0239F" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.15pt;margin-top:18pt;width:15.4pt;height:13.7pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;0dkDXNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHpKQoxKn4EaBy&#10;owXO23hJIuJ1FLtt4OlZTnAczWjmm3I1uV4daAydZwMX8wQUce1tx42B1+3D7ApUiMgWe89k4IsC&#10;rKrTkxIL64/8QodNbJSUcCjQQBvjUGgd6pYchrkfiMX78KPDKHJstB3xKOWu12mS5Nphx7LQ4kB3&#10;LdWfm70z4J75dnh7StCl+fo7uPpxed+9G3N+Nt1cg4o0xb8w/OILOlTCtPN7tkH1BmaLTJIGslwu&#10;iZ/ml6B2BvJsAboq9X/+6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR2QNc3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:-2.15pt;margin-top:18pt;width:15.4pt;height:13.7pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="44B0239F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;0dkDXNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHpKQoxKn4EaBy&#10;owXO23hJIuJ1FLtt4OlZTnAczWjmm3I1uV4daAydZwMX8wQUce1tx42B1+3D7ApUiMgWe89k4IsC&#10;rKrTkxIL64/8QodNbJSUcCjQQBvjUGgd6pYchrkfiMX78KPDKHJstB3xKOWu12mS5Nphx7LQ4kB3&#10;LdWfm70z4J75dnh7StCl+fo7uPpxed+9G3N+Nt1cg4o0xb8w/OILOlTCtPN7tkH1BmaLTJIGslwu&#10;iZ/ml6B2BvJsAboq9X/+6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwKaGfgIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR2QNc3AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.Ricerca e Innovazione</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1534B5" w14:textId="77777777" w:rsidR="008E77AE" w:rsidRDefault="008E77AE" w:rsidP="005A3FE6">
+    <w:p w:rsidR="008E77AE" w:rsidP="005A3FE6" w:rsidRDefault="008E77AE" w14:paraId="2D1534B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.Nessuna delle precedenti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F2B0EA" w14:textId="5E53577D" w:rsidR="002A5933" w:rsidRPr="008E77AE" w:rsidRDefault="00A36E20" w:rsidP="005A3FE6">
+    <w:p w:rsidRPr="008E77AE" w:rsidR="002A5933" w:rsidP="005A3FE6" w:rsidRDefault="00A36E20" w14:paraId="57F2B0EA" w14:textId="5E53577D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E77AE">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="794E8974" w:rsidR="00A36E20">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">per i seguenti ambiti: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA68465" w14:textId="6664C021" w:rsidR="00A36E20" w:rsidRPr="002A5933" w:rsidRDefault="002A5933" w:rsidP="005A3FE6">
+    <w:p w:rsidRPr="002A5933" w:rsidR="00A36E20" w:rsidP="794E8974" w:rsidRDefault="002A5933" w14:textId="6664C021" w14:paraId="7F242712">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="157693AC" wp14:editId="37E86A50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>35560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="195580" cy="173990"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="16510"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21285"/>
                     <wp:lineTo x="21039" y="21285"/>
                     <wp:lineTo x="21039" y="0"/>
@@ -1317,84 +1190,181 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="588F4506" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.8pt;margin-top:0;width:15.4pt;height:13.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;KAkg/NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI3OiGUNIqxKn4ESC4&#10;UQpnNzFJRNYbZbdt4OkxJziOZjTzTbGaXG/2PIbOC8L5LAHDUvm6kwZh83p/tgQTIklNvRdG+OIA&#10;q/L4qKC89gd54f06NkZLJOSE0MY45NaGqmVHYeYHFvU+/OgoqhwbW4900HLX2zRJMuuoE11oaeDb&#10;lqvP9c4huGe5Gd4eE3Jp9vQdXPWwuOveEU9PpusrMJGn+BeGX3xFh1KZtn4ndTA9wmWmQQT9o+ZF&#10;NgezRUgXc7BlYf/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKAkg/NoAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:2.8pt;margin-top:0;width:15.4pt;height:13.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="588F4506" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;KAkg/NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI3OiGUNIqxKn4ESC4&#10;UQpnNzFJRNYbZbdt4OkxJziOZjTzTbGaXG/2PIbOC8L5LAHDUvm6kwZh83p/tgQTIklNvRdG+OIA&#10;q/L4qKC89gd54f06NkZLJOSE0MY45NaGqmVHYeYHFvU+/OgoqhwbW4900HLX2zRJMuuoE11oaeDb&#10;lqvP9c4huGe5Gd4eE3Jp9vQdXPWwuOveEU9PpusrMJGn+BeGX3xFh1KZtn4ndTA9wmWmQQT9o+ZF&#10;NgezRUgXc7BlYf/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKAkg/NoAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="002A5933">
+      <w:r w:rsidRPr="002A5933" w:rsidR="002A5933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ambito istruzione e formazione professionale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2097F0C1" w14:textId="296BA8AD" w:rsidR="002A5933" w:rsidRPr="002A5933" w:rsidRDefault="002A5933" w:rsidP="005A3FE6">
+    <w:p w:rsidRPr="002A5933" w:rsidR="00A36E20" w:rsidP="794E8974" w:rsidRDefault="002A5933" w14:paraId="2ABA302E" w14:textId="3BBA6EF9">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A5933">
+    </w:p>
+    <w:p w:rsidRPr="002A5933" w:rsidR="00A36E20" w:rsidP="794E8974" w:rsidRDefault="002A5933" w14:paraId="2AAA804B" w14:textId="6622ED2C">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="794E8974" w:rsidR="6E8930B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="6E8930B5">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline wp14:editId="7E2C22E7" wp14:anchorId="0AFF84A3">
+                <wp:extent cx="195580" cy="173990"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="16510"/>
+                <wp:docPr id="878794084" name="Rettangolo 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="195580" cy="173990"/>
+                        </a:xfrm>
+                        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback/>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="794E8974" w:rsidR="6E8930B5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="794E8974" w:rsidR="002A5933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ambito formazione per l’accesso all’occupazione, continua e permanente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BF1E49" w14:textId="07897C37" w:rsidR="002A5933" w:rsidRDefault="002A5933" w:rsidP="005A3FE6">
+    <w:p w:rsidR="794E8974" w:rsidP="794E8974" w:rsidRDefault="794E8974" w14:paraId="58098302" w14:textId="2F3120A1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A5933" w:rsidP="005A3FE6" w:rsidRDefault="002A5933" w14:paraId="31BF1E49" w14:textId="07897C37">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239E1CAD" wp14:editId="564156C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>35560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>15785</wp:posOffset>
@@ -1441,227 +1411,236 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5ECC9205" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.8pt;margin-top:1.25pt;width:15.4pt;height:13.7pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;X6l3BdoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuFGH0AYa4lR8qFRw&#10;o9Cet/GSRMTrKHbbwK9nOcFxNKM3r1iMrlMHGkLr2cDlJAFFXHnbcm3g/W15cQMqRGSLnWcy8EUB&#10;FuXpSYG59Ud+pcM61kogHHI00MTY51qHqiGHYeJ7Yuk+/OAwShxqbQc8Ctx1Ok2STDtsWR4a7Omh&#10;oepzvXcG3Avf95tVgi7Nnr+Dq56uH9utMedn490tqEhj/BvDr76oQylOO79nG1RnYJbJ0EA6AyXt&#10;VTYFtZM4n4MuC/3fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX6l3BdoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:2.8pt;margin-top:1.25pt;width:15.4pt;height:13.7pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="5ECC9205" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;X6l3BdoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuFGH0AYa4lR8qFRw&#10;o9Cet/GSRMTrKHbbwK9nOcFxNKM3r1iMrlMHGkLr2cDlJAFFXHnbcm3g/W15cQMqRGSLnWcy8EUB&#10;FuXpSYG59Ud+pcM61kogHHI00MTY51qHqiGHYeJ7Yuk+/OAwShxqbQc8Ctx1Ok2STDtsWR4a7Omh&#10;oepzvXcG3Avf95tVgi7Nnr+Dq56uH9utMedn490tqEhj/BvDr76oQylOO79nG1RnYJbJ0EA6AyXt&#10;VTYFtZM4n4MuC/3fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX6l3BdoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="002A5933">
+      <w:r w:rsidRPr="002A5933" w:rsidR="002A5933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ambito formazione superiore e di livello equivalente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA3DB66" w14:textId="77777777" w:rsidR="002A73B5" w:rsidRPr="0098089F" w:rsidRDefault="002A73B5" w:rsidP="005A3FE6">
+    <w:p w:rsidR="002A73B5" w:rsidP="794E8974" w:rsidRDefault="002A73B5" w14:paraId="15611CAF" w14:textId="6B0967AD">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="794E8974" w:rsidR="002A73B5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>con il riconoscimento</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098089F">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (eventuale) dei requisiti aggiuntivi per la realizzazione di: </w:t>
+      <w:r w:rsidRPr="794E8974" w:rsidR="002A73B5">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (eventuale) dei requisiti aggiuntivi per la realizzazione di:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F248FCD" w14:textId="77777777" w:rsidR="002A73B5" w:rsidRDefault="002A73B5" w:rsidP="005A3FE6">
+    <w:p w:rsidR="794E8974" w:rsidP="794E8974" w:rsidRDefault="794E8974" w14:paraId="73A83ED2" w14:textId="04A43B25">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A73B5" w:rsidP="794E8974" w:rsidRDefault="002A73B5" w14:paraId="3F248FCD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="0" w:hanging="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AF166D" wp14:editId="3BFC10F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AF166D" wp14:editId="3CB21DE3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>37556</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="195580" cy="173990"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="16510"/>
+                <wp:extent cx="160020" cy="173990"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21285"/>
                     <wp:lineTo x="21039" y="21285"/>
                     <wp:lineTo x="21039" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="54377007" name="Rettangolo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                    <wps:wsp>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:cNvSpPr/>
                       <wps:spPr>
-                        <a:xfrm>
+                        <a:xfrm rot="0">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="195580" cy="173990"/>
+                          <a:ext cx="160020" cy="173990"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" anchor="ctr" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="55D4AC24" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.95pt;margin-top:3.45pt;width:15.4pt;height:13.7pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;VBYnQNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KhDCylN41T8CCq4&#10;taU9b+MliYjXUey2gadnOcFpNJrRzJcvBteqI/Wh8WzgepSAIi69bbgy8L55vroDFSKyxdYzGfii&#10;AIvi/CzHzPoTr+i4jpWSEQ4ZGqhj7DKtQ1mTwzDyHbFkH753GMX2lbY9nmTctXqcJKl22LA81NjR&#10;Y03l5/rgDLg3fui2ywTdOH39Dq58mT41O2MuL4b7OahIQ/wrwy++oEMhTHt/YBtUa+B2JkUDqYik&#10;k3QKai96MwFd5Po/ffEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVBYnQNoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:2.95pt;margin-top:3.45pt;width:15.4pt;height:13.7pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="55D4AC24" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;VBYnQNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KhDCylN41T8CCq4&#10;taU9b+MliYjXUey2gadnOcFpNJrRzJcvBteqI/Wh8WzgepSAIi69bbgy8L55vroDFSKyxdYzGfii&#10;AIvi/CzHzPoTr+i4jpWSEQ4ZGqhj7DKtQ1mTwzDyHbFkH753GMX2lbY9nmTctXqcJKl22LA81NjR&#10;Y03l5/rgDLg3fui2ywTdOH39Dq58mT41O2MuL4b7OahIQ/wrwy++oEMhTHt/YBtUa+B2JkUDqYik&#10;k3QKai96MwFd5Po/ffEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4MCmhn4CAACFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVBYnQNoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002A73B5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765DA9">
+      <w:r w:rsidRPr="00765DA9" w:rsidR="002A73B5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ttività rivolte specificamente a persone in condizione di</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002A73B5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00765DA9">
+      <w:r w:rsidRPr="00765DA9" w:rsidR="002A73B5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>svantaggio, fragili e vulnerabili o con disabilità</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AD8AB4" w14:textId="77777777" w:rsidR="002A73B5" w:rsidRDefault="002A73B5" w:rsidP="005A3FE6">
+    <w:p w:rsidR="002A73B5" w:rsidP="005A3FE6" w:rsidRDefault="002A73B5" w14:paraId="78AD8AB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5023A481" wp14:editId="026ABB5D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>32385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48895</wp:posOffset>
@@ -1708,355 +1687,351 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="458BFBAA" id="Rettangolo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.55pt;margin-top:3.85pt;width:15.4pt;height:13.7pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;3ZyIt9sAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2srcaNOitpAiFPxECB6&#10;ozzO23ibRGTXUey2gV+Pe6Kn0WhGM1+xHLlTexp868RAOk1AkVTOtlIb+Hh/urwG5QOKxc4JGfgh&#10;D8vy/KzA3LqDvNF+HWoVR8TnaKAJoc+19lVDjH7qepKYbd3AGKIdam0HPMRx7vQsSRaasZX40GBP&#10;Dw1V3+sdG+CV3PefLwnybPH667l6zh7bL2MuJuPdLahAY/gvwxE/okMZmTZuJ9arzsA8jUUDWQYq&#10;plfzG1Cbo6agy0Kf0pd/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODApoZ+AgAAhQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN2ciLfbAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:rect id="Rettangolo 1" style="position:absolute;margin-left:2.55pt;margin-top:3.85pt;width:15.4pt;height:13.7pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="458BFBAA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwKaGfgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nzdoEdYqgRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+SNtV2zAsIssmuQj+UTy4nLfaLITziswJS1OckqE4VApsynp96eb&#10;T+eU+MBMxTQYUdKD8PRy8fHDRWvnYgI16Eo4giDGz1tb0joEO88yz2vRMH8CVhhUSnANCyi6TVY5&#10;1iJ6o7NJnn/JWnCVdcCF9/j3ulPSRcKXUvBwL6UXgeiSYm4hnS6d63hmiws23zhma8X7NNg/ZNEw&#10;ZTDoCHXNAiNbp36DahR34EGGEw5NBlIqLlINWE2Rv6nmsWZWpFqQHG9Hmvz/g+V3u0e7ckhDa/3c&#10;4zVWsZeuiV/Mj+wTWYeRLLEPhOPPYjadniOlHFXF2efZLJGZHZ2t8+GrgIbES0kdvkWiiO1ufcCA&#10;aDqYxFgetKpulNZJiO8vrrQjO4Yvt94U8aXQ45WVNn9zDPt3HBEmembHitMtHLSIeNo8CElUhTVO&#10;UsKpGY/JMM6FCUWnqlkluhyLaZ4PFIweKecEGJElVjdi9wCvCx2wu2J7++gqUi+PzvmfEuucR48U&#10;GUwYnRtlwL0HoLGqPnJnP5DUURNZWkN1WDnioJskb/mNwue9ZT6smMPRwY7AdRDu8ZAa2pJCf6Ok&#10;Bvfzvf/RHjsatZS0OIol9T+2zAlK9DeDvT4rTk/j7CbhdHo2QcG91Kxfasy2uQLsmQIXj+XpGu2D&#10;Hq7SQfOMW2MZo6KKGY6xS8qDG4Sr0K0I3DtcLJfJDOfVsnBrHi2P4JHV2L5P+2fmbN/jAYfjDoax&#10;ZfM3rd7ZRk8Dy20AqdIcHHnt+cZZT43T76W4TF7Kyeq4PRe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;3ZyIt9sAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2srcaNOitpAiFPxECB6&#10;ozzO23ibRGTXUey2gV+Pe6Kn0WhGM1+xHLlTexp868RAOk1AkVTOtlIb+Hh/urwG5QOKxc4JGfgh&#10;D8vy/KzA3LqDvNF+HWoVR8TnaKAJoc+19lVDjH7qepKYbd3AGKIdam0HPMRx7vQsSRaasZX40GBP&#10;Dw1V3+sdG+CV3PefLwnybPH667l6zh7bL2MuJuPdLahAY/gvwxE/okMZmTZuJ9arzsA8jUUDWQYq&#10;plfzG1Cbo6agy0Kf0pd/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODApoZ+AgAAhQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN2ciLfbAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;">
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00765DA9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ttività connesse alla formazione in Apprendistato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3634A9FC" w14:textId="5575FB6F" w:rsidR="00E365B2" w:rsidRPr="003B450B" w:rsidRDefault="00966BC3" w:rsidP="005200DB">
+    <w:p w:rsidRPr="003B450B" w:rsidR="00E365B2" w:rsidP="005200DB" w:rsidRDefault="00966BC3" w14:paraId="3634A9FC" w14:textId="5575FB6F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="89"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B450B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHIEDE DI OTTENERE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A10F25" w14:textId="4DC87546" w:rsidR="004007B1" w:rsidRDefault="00A36E20" w:rsidP="005A3FE6">
+    <w:p w:rsidR="004007B1" w:rsidP="005A3FE6" w:rsidRDefault="00A36E20" w14:paraId="44A10F25" w14:textId="4DC87546">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="89"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20D07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IL RICONOSCIMENTO DE</w:t>
       </w:r>
-      <w:r w:rsidR="00E365B2" w:rsidRPr="00A20D07">
+      <w:r w:rsidRPr="00A20D07" w:rsidR="00E365B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">L/DEI </w:t>
       </w:r>
       <w:r w:rsidR="005A3FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SEGUENTI </w:t>
       </w:r>
       <w:r w:rsidRPr="00A20D07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REQUISITI AGGIUNTIVI</w:t>
       </w:r>
-      <w:r w:rsidR="002A5933" w:rsidRPr="00A20D07">
+      <w:r w:rsidRPr="00A20D07" w:rsidR="002A5933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004007B1" w14:paraId="7B96E0EA" w14:textId="77777777" w:rsidTr="005A3FE6">
+      <w:tr w:rsidR="004007B1" w:rsidTr="005A3FE6" w14:paraId="7B96E0EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15717D65" w14:textId="07D8BEAA" w:rsidR="004007B1" w:rsidRPr="002A5933" w:rsidRDefault="004007B1" w:rsidP="005A3FE6">
+          <w:p w:rsidRPr="002A5933" w:rsidR="004007B1" w:rsidP="005A3FE6" w:rsidRDefault="004007B1" w14:paraId="15717D65" w14:textId="07D8BEAA">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="240"/>
               <w:ind w:right="89"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="002A5933">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>er la realizzazione di attività rivolte specificamente a persone in condizione di svantaggio, fragili e vulnerabili o con disabilità</w:t>
             </w:r>
             <w:r w:rsidR="00BE4572">
               <w:rPr>
                 <w:rStyle w:val="Rimandonotaapidipagina"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE454D2" w14:textId="65430BFE" w:rsidR="004007B1" w:rsidRDefault="005A3FE6" w:rsidP="005A3FE6">
+          <w:p w:rsidR="004007B1" w:rsidP="005A3FE6" w:rsidRDefault="005A3FE6" w14:paraId="3DE454D2" w14:textId="65430BFE">
             <w:pPr>
               <w:ind w:right="89"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004007B1" w14:paraId="7B8F0F2E" w14:textId="77777777" w:rsidTr="005A3FE6">
+      <w:tr w:rsidR="004007B1" w:rsidTr="005A3FE6" w14:paraId="7B8F0F2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="663F6F09" w14:textId="77777777" w:rsidR="004007B1" w:rsidRDefault="004007B1" w:rsidP="005A3FE6">
+          <w:p w:rsidR="004007B1" w:rsidP="005A3FE6" w:rsidRDefault="004007B1" w14:paraId="663F6F09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="240"/>
               <w:ind w:right="89"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A5933">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Per le attività connesse alla formazione in Apprendistato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A939A31" w14:textId="4444D5F5" w:rsidR="004007B1" w:rsidRDefault="005A3FE6" w:rsidP="005A3FE6">
+          <w:p w:rsidR="004007B1" w:rsidP="005A3FE6" w:rsidRDefault="005A3FE6" w14:paraId="2A939A31" w14:textId="4444D5F5">
             <w:pPr>
               <w:ind w:right="89"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="782016E0" w14:textId="77777777" w:rsidR="005A3FE6" w:rsidRDefault="005A3FE6" w:rsidP="005A3FE6">
+    <w:p w:rsidR="005A3FE6" w:rsidP="005A3FE6" w:rsidRDefault="005A3FE6" w14:paraId="782016E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D13EF8A" w14:textId="77777777" w:rsidR="00E95D3A" w:rsidRDefault="004007B1" w:rsidP="00E95D3A">
+    <w:p w:rsidR="00E95D3A" w:rsidP="00E95D3A" w:rsidRDefault="004007B1" w14:paraId="3D13EF8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B450B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
-      <w:r w:rsidR="00EB504B" w:rsidRPr="003B450B">
+      <w:r w:rsidRPr="003B450B" w:rsidR="00EB504B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB504B" w:rsidRPr="00E95D3A">
+      <w:r w:rsidRPr="00E95D3A" w:rsidR="00EB504B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a tal fine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F01727F" w14:textId="15AD86AA" w:rsidR="00C51198" w:rsidRPr="00EB504B" w:rsidRDefault="00E95D3A" w:rsidP="00E95D3A">
+    <w:p w:rsidRPr="00EB504B" w:rsidR="00C51198" w:rsidP="00E95D3A" w:rsidRDefault="00E95D3A" w14:paraId="0F01727F" w14:textId="15AD86AA">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB504B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la realizzazione di attività rivolte specificamente a persone in condizione di svantaggio, fragili e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB504B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB504B">
@@ -2073,57 +2048,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7810"/>
         <w:gridCol w:w="898"/>
       </w:tblGrid>
       <w:tr w:rsidR="00966BC3" w14:paraId="61DC9A7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFB04CD" w14:textId="629B0952" w:rsidR="00966BC3" w:rsidRPr="009B77A9" w:rsidRDefault="009B77A9" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="009B77A9" w:rsidR="00966BC3" w:rsidP="00EB504B" w:rsidRDefault="009B77A9" w14:paraId="4CFB04CD" w14:textId="629B0952">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="363"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2158,171 +2132,169 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> come descritt</w:t>
             </w:r>
             <w:r w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nella “Scheda relazioni per lo svantaggio” </w:t>
             </w:r>
             <w:r w:rsidRPr="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>allegata</w:t>
             </w:r>
-            <w:r w:rsidR="00601903" w:rsidRPr="00C51198">
+            <w:r w:rsidRPr="00C51198" w:rsidR="00601903">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(facsimile della scheda su </w:t>
             </w:r>
             <w:r w:rsidRPr="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00601903" w:rsidRPr="005A04AA">
+            <w:hyperlink w:history="1" r:id="rId11">
+              <w:r w:rsidRPr="005A04AA" w:rsidR="00601903">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AA491C0" w14:textId="4BFBA802" w:rsidR="009B77A9" w:rsidRPr="009B77A9" w:rsidRDefault="009B77A9" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="009B77A9" w:rsidR="009B77A9" w:rsidP="00EB504B" w:rsidRDefault="009B77A9" w14:paraId="3AA491C0" w14:textId="4BFBA802">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="363"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56785834" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="56785834" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00966BC3" w14:paraId="7051C064" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35E8B7F7" w14:textId="0FF6489F" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00EB504B" w:rsidRDefault="00601903" w14:paraId="35E8B7F7" w14:textId="0FF6489F">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="363"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk11675238"/>
+            <w:bookmarkStart w:name="_Hlk11675238" w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">a presenza di </w:t>
             </w:r>
             <w:r w:rsidR="00BE4572">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>una pro</w:t>
             </w:r>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2350,585 +2322,583 @@
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> alle attività di orientamento, conforme ai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>seguenti requisiti documentali minimi:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE6477D" w14:textId="77777777" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00EB504B" w:rsidRDefault="00601903" w14:paraId="3BE6477D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• indicazione del nome del responsabile dell’applicazione della procedura;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C514833" w14:textId="77777777" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00EB504B" w:rsidRDefault="00601903" w14:paraId="0C514833" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• indicazione di:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="254B9270" w14:textId="77777777" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00EB504B" w:rsidRDefault="00601903" w14:paraId="254B9270" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="640"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- metodologie di orientamento utilizzate;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59058BC3" w14:textId="48E9986C" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00D527BE">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00D527BE" w:rsidRDefault="00601903" w14:paraId="59058BC3" w14:textId="48E9986C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="782" w:hanging="142"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- modalità di pianificazione delle attività di orientamento rispetto alla logica complessiva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dell’intervento formativo;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CF9580" w14:textId="77777777" w:rsidR="00601903" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="00D527BE">
+          <w:p w:rsidRPr="00601903" w:rsidR="00601903" w:rsidP="00D527BE" w:rsidRDefault="00601903" w14:paraId="44CF9580" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="782" w:hanging="142"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- modalità di valutazione della qualità delle attività di orientamento svolte;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A107A20" w14:textId="1B40802A" w:rsidR="00DC1015" w:rsidRPr="00601903" w:rsidRDefault="00601903" w:rsidP="005200DB">
+          <w:p w:rsidRPr="00601903" w:rsidR="00DC1015" w:rsidP="005200DB" w:rsidRDefault="00601903" w14:paraId="7A107A20" w14:textId="1B40802A">
             <w:pPr>
               <w:pStyle w:val="NormaleInterlinea1"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="924"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="640"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- indicazione della data di aggiornamento della procedura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19B63790" w14:textId="77777777" w:rsidR="00D239BE" w:rsidRPr="00D239BE" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+          <w:p w:rsidRPr="00D239BE" w:rsidR="00D239BE" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="19B63790" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7E4050" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="7E7E4050" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C763552" w14:textId="44893682" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="4C763552" w14:textId="44893682">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DE87928" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00966BC3" w:rsidP="005A3FE6" w:rsidRDefault="00966BC3" w14:paraId="6DE87928" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A7CE2BA" w14:textId="77777777" w:rsidR="00D239BE" w:rsidRDefault="00D239BE" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00D239BE" w:rsidP="005A3FE6" w:rsidRDefault="00D239BE" w14:paraId="0A7CE2BA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7412C253" w14:textId="5EFCF9CF" w:rsidR="00D239BE" w:rsidRDefault="00D239BE" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00D239BE" w:rsidP="005A3FE6" w:rsidRDefault="00D239BE" w14:paraId="7412C253" w14:textId="5EFCF9CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EB5D24E" w14:textId="77777777" w:rsidR="00D239BE" w:rsidRDefault="00D239BE" w:rsidP="005A3FE6">
+          <w:p w:rsidR="00D239BE" w:rsidP="005A3FE6" w:rsidRDefault="00D239BE" w14:paraId="0EB5D24E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00E90A2C" w14:paraId="7CE95F4D" w14:textId="77777777" w:rsidTr="00957A11">
+      <w:tr w:rsidR="00E90A2C" w:rsidTr="00957A11" w14:paraId="7CE95F4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0215E5A5" w14:textId="0796F36D" w:rsidR="00C51198" w:rsidRPr="00C51198" w:rsidRDefault="00601903" w:rsidP="00D527BE">
+          <w:p w:rsidRPr="00C51198" w:rsidR="00C51198" w:rsidP="00D527BE" w:rsidRDefault="00601903" w14:paraId="0215E5A5" w14:textId="0796F36D">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="283"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">La presenza </w:t>
             </w:r>
-            <w:r w:rsidR="00957A11" w:rsidRPr="00DA760F">
+            <w:r w:rsidRPr="00DA760F" w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>di risors</w:t>
             </w:r>
             <w:r w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e p</w:t>
             </w:r>
-            <w:r w:rsidR="00957A11" w:rsidRPr="00DA760F">
+            <w:r w:rsidRPr="00DA760F" w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rofessional</w:t>
             </w:r>
             <w:r w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00957A11" w:rsidRPr="00DA760F">
+            <w:r w:rsidRPr="00DA760F" w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, in rapporto stabile con l’Organismo, </w:t>
             </w:r>
             <w:r w:rsidR="00C965EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in possesso del</w:t>
             </w:r>
             <w:r w:rsidR="00957A11">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>le seguenti referenze</w:t>
             </w:r>
             <w:r w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A3FE6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41AE76B4" w14:textId="6ECC787D" w:rsidR="00957A11" w:rsidRPr="00A15370" w:rsidRDefault="00957A11" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00A15370" w:rsidR="00957A11" w:rsidP="00EB504B" w:rsidRDefault="00957A11" w14:paraId="41AE76B4" w14:textId="6ECC787D">
             <w:pPr>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eferenze specifiche in materia di competenze orientative,</w:t>
             </w:r>
             <w:r w:rsidR="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>educative e di progettazione di percorsi personalizzati ed individualizzati</w:t>
             </w:r>
             <w:r w:rsidR="005A3FE6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nominativo ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301D4D05" w14:textId="5D0CC1A3" w:rsidR="009B77A9" w:rsidRPr="00601903" w:rsidRDefault="009B77A9" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="009B77A9" w:rsidP="00EB504B" w:rsidRDefault="009B77A9" w14:paraId="301D4D05" w14:textId="5D0CC1A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F8A49FF" w14:textId="1D17EA4A" w:rsidR="009B77A9" w:rsidRDefault="00957A11" w:rsidP="00EB504B">
+          <w:p w:rsidR="009B77A9" w:rsidP="00EB504B" w:rsidRDefault="00957A11" w14:paraId="4F8A49FF" w14:textId="1D17EA4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">eferenze </w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>relative all’accompagnamento all’inserimento</w:t>
             </w:r>
             <w:r w:rsidR="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>lavorativo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67ECA423" w14:textId="77777777" w:rsidR="00957A11" w:rsidRPr="00A15370" w:rsidRDefault="00957A11" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00A15370" w:rsidR="00957A11" w:rsidP="00EB504B" w:rsidRDefault="00957A11" w14:paraId="67ECA423" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nominativo ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AEF038B" w14:textId="77777777" w:rsidR="005A3FE6" w:rsidRPr="00601903" w:rsidRDefault="005A3FE6" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00601903" w:rsidR="005A3FE6" w:rsidP="00EB504B" w:rsidRDefault="005A3FE6" w14:paraId="0AEF038B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="624709A9" w14:textId="3C0EEF7C" w:rsidR="00FE4066" w:rsidRDefault="00957A11" w:rsidP="00EB504B">
+          <w:p w:rsidR="00FE4066" w:rsidP="00EB504B" w:rsidRDefault="00957A11" w14:paraId="624709A9" w14:textId="3C0EEF7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Referenze </w:t>
             </w:r>
-            <w:r w:rsidR="009B77A9" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="009B77A9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>specifiche in materia di competenze psicopedagogiche</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4A8ABC" w14:textId="77777777" w:rsidR="00FE4066" w:rsidRPr="00A15370" w:rsidRDefault="00FE4066" w:rsidP="00EB504B">
+          <w:p w:rsidRPr="00A15370" w:rsidR="00FE4066" w:rsidP="00EB504B" w:rsidRDefault="00FE4066" w14:paraId="5A4A8ABC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nominativo ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B92F2D" w14:textId="77777777" w:rsidR="00FE4066" w:rsidRPr="00A15370" w:rsidRDefault="00FE4066" w:rsidP="00FE4066">
+          <w:p w:rsidRPr="00A15370" w:rsidR="00FE4066" w:rsidP="00FE4066" w:rsidRDefault="00FE4066" w14:paraId="78B92F2D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78195B40" w14:textId="6AA64B0C" w:rsidR="002335A5" w:rsidRDefault="00FE4066" w:rsidP="00957A11">
+          <w:p w:rsidR="002335A5" w:rsidP="00957A11" w:rsidRDefault="00FE4066" w14:paraId="78195B40" w14:textId="6AA64B0C">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se l</w:t>
             </w:r>
             <w:r w:rsidR="00957A11">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -3059,436 +3029,434 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>una scheda credenziali</w:t>
             </w:r>
             <w:r w:rsidR="00CB5011">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dalla quale risulti evidente il possesso dell’esperienza richiesta</w:t>
             </w:r>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (facsimile della scheda su  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId12">
               <w:r w:rsidRPr="004A3A5E">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F3C0B9" w14:textId="483AE023" w:rsidR="00851B6C" w:rsidRPr="00957A11" w:rsidRDefault="00851B6C" w:rsidP="00957A11">
+          <w:p w:rsidRPr="00957A11" w:rsidR="00851B6C" w:rsidP="00957A11" w:rsidRDefault="00851B6C" w14:paraId="02F3C0B9" w14:textId="483AE023">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACB1ADB" w14:textId="77777777" w:rsidR="00E90A2C" w:rsidRPr="00D239BE" w:rsidRDefault="00E90A2C" w:rsidP="00957A11">
+          <w:p w:rsidRPr="00D239BE" w:rsidR="00E90A2C" w:rsidP="00957A11" w:rsidRDefault="00E90A2C" w14:paraId="0ACB1ADB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C351EBF" w14:textId="77777777" w:rsidR="00E90A2C" w:rsidRPr="00444C65" w:rsidRDefault="00E90A2C" w:rsidP="00957A11">
+          <w:p w:rsidRPr="00444C65" w:rsidR="00E90A2C" w:rsidP="00957A11" w:rsidRDefault="00E90A2C" w14:paraId="5C351EBF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A89FE30" w14:textId="6422144C" w:rsidR="005A3FE6" w:rsidRDefault="005A3FE6" w:rsidP="00187D14">
+    <w:p w:rsidR="005A3FE6" w:rsidP="00187D14" w:rsidRDefault="005A3FE6" w14:paraId="3A89FE30" w14:textId="6422144C">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD81418" w14:textId="77777777" w:rsidR="00B863BD" w:rsidRPr="00B863BD" w:rsidRDefault="00B863BD" w:rsidP="00B863BD"/>
-    <w:p w14:paraId="5A9856DE" w14:textId="1BDC3E30" w:rsidR="00C51198" w:rsidRDefault="00C51198" w:rsidP="00187D14">
+    <w:p w:rsidRPr="00B863BD" w:rsidR="00B863BD" w:rsidP="00B863BD" w:rsidRDefault="00B863BD" w14:paraId="2DD81418" w14:textId="77777777"/>
+    <w:p w:rsidR="00C51198" w:rsidP="00187D14" w:rsidRDefault="00C51198" w14:paraId="5A9856DE" w14:textId="1BDC3E30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6C67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per le attività connesse alla formazione in Apprendistato</w:t>
       </w:r>
       <w:r w:rsidR="00EC6C67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D217E51" w14:textId="77777777" w:rsidR="00523B86" w:rsidRPr="00E95D3A" w:rsidRDefault="00523B86" w:rsidP="00187D14">
+    <w:p w:rsidRPr="00E95D3A" w:rsidR="00523B86" w:rsidP="00187D14" w:rsidRDefault="00523B86" w14:paraId="6D217E51" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7810"/>
         <w:gridCol w:w="898"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51198" w14:paraId="5DF19CEB" w14:textId="77777777" w:rsidTr="00926659">
+      <w:tr w:rsidR="00C51198" w:rsidTr="00926659" w14:paraId="5DF19CEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B78824F" w14:textId="6A35BEAD" w:rsidR="00797B33" w:rsidRDefault="00C51198" w:rsidP="00B249E2">
+          <w:p w:rsidR="00797B33" w:rsidP="00B249E2" w:rsidRDefault="00C51198" w14:paraId="1B78824F" w14:textId="6A35BEAD">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">La disponibilità di laboratori attrezzati per specifici macrosettori anche in convenzione con altri centri di formazione professionale, istituti scolastici, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B249E2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>ecc.</w:t>
             </w:r>
-            <w:r w:rsidR="00D07076" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00D07076">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>associat</w:t>
             </w:r>
             <w:r w:rsidR="001D6AB9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00851B6C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ad una</w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sede</w:t>
             </w:r>
             <w:r w:rsidR="00523B86">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>operativa</w:t>
             </w:r>
             <w:r w:rsidR="00851B6C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A739C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tra quelle </w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>già present</w:t>
             </w:r>
             <w:r w:rsidR="000A739C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sul Sistema Informativo Accreditamento</w:t>
             </w:r>
             <w:r w:rsidR="00523B86">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SIA)</w:t>
             </w:r>
             <w:r w:rsidR="00EA6AD8">
               <w:rPr>
                 <w:rStyle w:val="Rimandonotaapidipagina"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidR="00B249E2" w:rsidRPr="00B249E2">
+            <w:r w:rsidRPr="00B249E2" w:rsidR="00B249E2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5515A970" w14:textId="77777777" w:rsidR="00797B33" w:rsidRDefault="00797B33" w:rsidP="00797B33">
+          <w:p w:rsidR="00797B33" w:rsidP="00797B33" w:rsidRDefault="00797B33" w14:paraId="5515A970" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0047D8F0" w14:textId="3F7DFE0A" w:rsidR="00797B33" w:rsidRDefault="00B249E2" w:rsidP="00797B33">
+          <w:p w:rsidR="00797B33" w:rsidP="00797B33" w:rsidRDefault="00B249E2" w14:paraId="0047D8F0" w14:textId="3F7DFE0A">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797B33">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Codice</w:t>
             </w:r>
             <w:r w:rsidR="001D6AB9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sede </w:t>
             </w:r>
             <w:r w:rsidRPr="00797B33">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_____ Denominazione</w:t>
             </w:r>
             <w:r w:rsidR="001D6AB9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sede </w:t>
             </w:r>
             <w:r w:rsidRPr="00797B33">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4ADF50" w14:textId="77777777" w:rsidR="00A22826" w:rsidRDefault="00A22826" w:rsidP="00797B33">
+          <w:p w:rsidR="00A22826" w:rsidP="00797B33" w:rsidRDefault="00A22826" w14:paraId="7B4ADF50" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="737B24A5" w14:textId="082B7E87" w:rsidR="007B3E51" w:rsidRDefault="00A22826" w:rsidP="006C7312">
+          <w:p w:rsidR="007B3E51" w:rsidP="006C7312" w:rsidRDefault="00A22826" w14:paraId="737B24A5" w14:textId="082B7E87">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Laboratorio di _________________</w:t>
             </w:r>
             <w:r w:rsidR="006C7312">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__</w:t>
@@ -3506,365 +3474,363 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C7312">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00565D6F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">per ciascun laboratorio </w:t>
             </w:r>
             <w:r w:rsidR="006C7312">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">allegare descrizione </w:t>
             </w:r>
-            <w:r w:rsidR="007B3E51" w:rsidRPr="007B3E51">
+            <w:r w:rsidRPr="007B3E51" w:rsidR="007B3E51">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>delle attrezzature laboratoriali</w:t>
             </w:r>
             <w:r w:rsidR="006C7312">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> presenti)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57EBD0A5" w14:textId="77777777" w:rsidR="007B3E51" w:rsidRPr="007B3E51" w:rsidRDefault="007B3E51" w:rsidP="007B3E51">
+          <w:p w:rsidRPr="007B3E51" w:rsidR="007B3E51" w:rsidP="007B3E51" w:rsidRDefault="007B3E51" w14:paraId="57EBD0A5" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B590C0C" w14:textId="693F0D3A" w:rsidR="00BA5419" w:rsidRPr="00226FE6" w:rsidRDefault="00020628" w:rsidP="00EC6C67">
+          <w:p w:rsidRPr="00226FE6" w:rsidR="00BA5419" w:rsidP="00EC6C67" w:rsidRDefault="00020628" w14:paraId="5B590C0C" w14:textId="693F0D3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226FE6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Con riferimento </w:t>
             </w:r>
-            <w:r w:rsidR="00EA6AD8" w:rsidRPr="00226FE6">
+            <w:r w:rsidRPr="00226FE6" w:rsidR="00EA6AD8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>al laboratorio</w:t>
             </w:r>
             <w:r w:rsidR="00733BEB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6AD8" w:rsidRPr="00226FE6">
+            <w:r w:rsidRPr="00226FE6" w:rsidR="00EA6AD8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00226FE6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">se non già </w:t>
             </w:r>
-            <w:r w:rsidR="005A4B9F" w:rsidRPr="00226FE6">
+            <w:r w:rsidRPr="00226FE6" w:rsidR="005A4B9F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>presenti sul Sistema Informativo Accreditamento (SIA)</w:t>
             </w:r>
             <w:r w:rsidR="00733BEB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="005A4B9F" w:rsidRPr="00226FE6">
+            <w:r w:rsidRPr="00226FE6" w:rsidR="005A4B9F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> occorre allegare:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FFD03F3" w14:textId="77777777" w:rsidR="00541851" w:rsidRPr="00226FE6" w:rsidRDefault="00541851" w:rsidP="00EC6C67">
+          <w:p w:rsidRPr="00226FE6" w:rsidR="00541851" w:rsidP="00EC6C67" w:rsidRDefault="00541851" w14:paraId="1FFD03F3" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="628D9759" w14:textId="2087B548" w:rsidR="00DE17EC" w:rsidRPr="00CB5011" w:rsidRDefault="00466211" w:rsidP="003E52F4">
+          <w:p w:rsidRPr="00CB5011" w:rsidR="00DE17EC" w:rsidP="003E52F4" w:rsidRDefault="00466211" w14:paraId="628D9759" w14:textId="2087B548">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5011">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Titolo giuridico attestante la disponibilità</w:t>
             </w:r>
-            <w:r w:rsidR="005A4B9F" w:rsidRPr="00CB5011">
+            <w:r w:rsidRPr="00CB5011" w:rsidR="005A4B9F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00226FE6" w:rsidRPr="00CB5011">
+            <w:r w:rsidRPr="00CB5011" w:rsidR="00226FE6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>del laboratorio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E1244A" w14:textId="6F81A86E" w:rsidR="00DE17EC" w:rsidRPr="00CB5011" w:rsidRDefault="00DE17EC" w:rsidP="003E52F4">
+          <w:p w:rsidRPr="00CB5011" w:rsidR="00DE17EC" w:rsidP="003E52F4" w:rsidRDefault="00DE17EC" w14:paraId="55E1244A" w14:textId="6F81A86E">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5011">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Planimetria, sottoscritta da un tecnico abilitato ed iscritto all’Albo Professionale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA47222" w14:textId="499D1B22" w:rsidR="00212B20" w:rsidRPr="00EC6C67" w:rsidRDefault="00212B20" w:rsidP="007B3E51">
+          <w:p w:rsidRPr="00EC6C67" w:rsidR="00212B20" w:rsidP="007B3E51" w:rsidRDefault="00212B20" w14:paraId="7AA47222" w14:textId="499D1B22">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D63BEA1" w14:textId="40A1A097" w:rsidR="00541851" w:rsidRDefault="00C51198" w:rsidP="00AE72D4">
+          <w:p w:rsidR="00541851" w:rsidP="00AE72D4" w:rsidRDefault="00C51198" w14:paraId="7D63BEA1" w14:textId="40A1A097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BB6A81" w14:textId="604D9885" w:rsidR="00541851" w:rsidRDefault="00541851" w:rsidP="00926659">
+          <w:p w:rsidR="00541851" w:rsidP="00926659" w:rsidRDefault="00541851" w14:paraId="11BB6A81" w14:textId="604D9885">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51198" w14:paraId="4FFC2810" w14:textId="77777777" w:rsidTr="00926659">
+      <w:tr w:rsidR="00C51198" w:rsidTr="00926659" w14:paraId="4FFC2810" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F89A45B" w14:textId="755C9C36" w:rsidR="00D07076" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidR="00D07076" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="6F89A45B" w14:textId="755C9C36">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601903">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3911,183 +3877,183 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA760F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, in rapporto stabile con l’Organismo, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in possesso delle seguenti referenze</w:t>
             </w:r>
             <w:r w:rsidR="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00EC6C67" w:rsidRPr="00601903">
+            <w:r w:rsidRPr="00601903" w:rsidR="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F377440" w14:textId="77777777" w:rsidR="00D07076" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidR="00D07076" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="1F377440" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D183ACB" w14:textId="6AD459E0" w:rsidR="00C51198" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidR="00C51198" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="0D183ACB" w14:textId="6AD459E0">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00EC6C67" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eferenze specifiche</w:t>
             </w:r>
-            <w:r w:rsidR="00C51198" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in materia di</w:t>
             </w:r>
-            <w:r w:rsidR="00EC6C67" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C51198" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">consulenza </w:t>
             </w:r>
-            <w:r w:rsidR="00EC6C67" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>orientativa, tutoraggio</w:t>
             </w:r>
-            <w:r w:rsidR="00C51198" w:rsidRPr="00D07076">
+            <w:r w:rsidRPr="00D07076" w:rsidR="00C51198">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> e progettazione di percorsi personalizzati</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005F5403" w14:textId="77777777" w:rsidR="00D07076" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidR="00D07076" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="005F5403" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nominativo ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3817491F" w14:textId="77777777" w:rsidR="00D07076" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidR="00D07076" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="3817491F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A20E48B" w14:textId="4E91EC5F" w:rsidR="00D07076" w:rsidRPr="00D07076" w:rsidRDefault="00D07076" w:rsidP="00D07076">
+          <w:p w:rsidRPr="00D07076" w:rsidR="00D07076" w:rsidP="00D07076" w:rsidRDefault="00D07076" w14:paraId="6A20E48B" w14:textId="4E91EC5F">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Se l</w:t>
             </w:r>
             <w:r>
@@ -4176,190 +4142,188 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">sul Sistema informativo Accreditamento (SIA), occorre allegare una scheda credenziali </w:t>
             </w:r>
             <w:r w:rsidR="00CB5011">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dalla quale risulti evidente il possesso dell’esperienza richiesta</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5011" w:rsidRPr="004A3A5E">
+            <w:r w:rsidRPr="004A3A5E" w:rsidR="00CB5011">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(facsimile della scheda su  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="004A3A5E">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004A3A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0AECAAE0" w14:textId="77777777" w:rsidR="00C51198" w:rsidRPr="00D239BE" w:rsidRDefault="00C51198" w:rsidP="00926659">
+          <w:p w:rsidRPr="00D239BE" w:rsidR="00C51198" w:rsidP="00926659" w:rsidRDefault="00C51198" w14:paraId="0AECAAE0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA02019" w14:textId="77777777" w:rsidR="00C51198" w:rsidRDefault="00C51198" w:rsidP="00AE72D4">
+          <w:p w:rsidR="00C51198" w:rsidP="00AE72D4" w:rsidRDefault="00C51198" w14:paraId="2EA02019" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51198" w14:paraId="0DBEF727" w14:textId="77777777" w:rsidTr="00EC6C67">
+      <w:tr w:rsidR="00C51198" w:rsidTr="00EC6C67" w14:paraId="0DBEF727" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18FD8B71" w14:textId="568AB533" w:rsidR="00C51198" w:rsidRDefault="00EC6C67" w:rsidP="00D07076">
+          <w:p w:rsidR="00C51198" w:rsidP="00D07076" w:rsidRDefault="00EC6C67" w14:paraId="18FD8B71" w14:textId="568AB533">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="498"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>La d</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC6C67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>efinizione di percorsi personalizzati di inserimento lavorativo mediante l’avvio di contratti di apprendistato in accordo con imprese ospitanti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EFC0F83" w14:textId="77777777" w:rsidR="001753C0" w:rsidRDefault="001753C0" w:rsidP="001753C0">
+          <w:p w:rsidR="001753C0" w:rsidP="001753C0" w:rsidRDefault="001753C0" w14:paraId="6EFC0F83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="498"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="118EC353" w14:textId="670F63D3" w:rsidR="00541851" w:rsidRDefault="00D07076" w:rsidP="00CB5011">
+          <w:p w:rsidR="00541851" w:rsidP="00CB5011" w:rsidRDefault="00D07076" w14:paraId="118EC353" w14:textId="670F63D3">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07076">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -4420,280 +4384,279 @@
               <w:t xml:space="preserve">in ambito </w:t>
             </w:r>
             <w:r w:rsidR="00CB5011">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00D07076">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">struzione e formazione professionale) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48487159" w14:textId="39929437" w:rsidR="001753C0" w:rsidRPr="001753C0" w:rsidRDefault="001753C0" w:rsidP="00541851">
+          <w:p w:rsidRPr="001753C0" w:rsidR="001753C0" w:rsidP="00541851" w:rsidRDefault="001753C0" w14:paraId="48487159" w14:textId="39929437">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7810E292" w14:textId="77777777" w:rsidR="001753C0" w:rsidRPr="00D239BE" w:rsidRDefault="001753C0" w:rsidP="001753C0">
+          <w:p w:rsidRPr="00D239BE" w:rsidR="001753C0" w:rsidP="001753C0" w:rsidRDefault="001753C0" w14:paraId="7810E292" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717D0467" w14:textId="6D472821" w:rsidR="00C51198" w:rsidRDefault="00C51198" w:rsidP="001753C0"/>
-          <w:p w14:paraId="641ED42F" w14:textId="77777777" w:rsidR="00C51198" w:rsidRPr="00444C65" w:rsidRDefault="00C51198" w:rsidP="00926659">
+          <w:p w:rsidR="00C51198" w:rsidP="001753C0" w:rsidRDefault="00C51198" w14:paraId="717D0467" w14:textId="6D472821"/>
+          <w:p w:rsidRPr="00444C65" w:rsidR="00C51198" w:rsidP="00926659" w:rsidRDefault="00C51198" w14:paraId="641ED42F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7733AF27" w14:textId="14D3623B" w:rsidR="00D26BCD" w:rsidRDefault="00D26BCD" w:rsidP="00187D14">
+    <w:p w:rsidR="00D26BCD" w:rsidP="00187D14" w:rsidRDefault="00D26BCD" w14:paraId="7733AF27" w14:textId="14D3623B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6C3D0A" w14:textId="77777777" w:rsidR="00D26BCD" w:rsidRDefault="00D26BCD" w:rsidP="00187D14">
+    <w:p w:rsidR="00D26BCD" w:rsidP="00187D14" w:rsidRDefault="00D26BCD" w14:paraId="0C6C3D0A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01AD4A0F" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="005A3FE6">
+    <w:p w:rsidR="003E52F4" w:rsidP="005A3FE6" w:rsidRDefault="003E52F4" w14:paraId="01AD4A0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F71CBCF" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="005A3FE6">
+    <w:p w:rsidR="003E52F4" w:rsidP="005A3FE6" w:rsidRDefault="003E52F4" w14:paraId="1F71CBCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F7EBA4C" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="005A3FE6">
+    <w:p w:rsidR="003E52F4" w:rsidP="005A3FE6" w:rsidRDefault="003E52F4" w14:paraId="1F7EBA4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78897109" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="009C2D5F">
+    <w:p w:rsidR="003E52F4" w:rsidP="009C2D5F" w:rsidRDefault="003E52F4" w14:paraId="78897109" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71059A08" w14:textId="616B9D96" w:rsidR="005A3FE6" w:rsidRPr="00CB5011" w:rsidRDefault="005A3FE6" w:rsidP="005A3FE6">
+    <w:p w:rsidRPr="00CB5011" w:rsidR="005A3FE6" w:rsidP="005A3FE6" w:rsidRDefault="005A3FE6" w14:paraId="71059A08" w14:textId="616B9D96">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5011">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ALLEGA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF31080" w14:textId="77777777" w:rsidR="005A3FE6" w:rsidRDefault="005A3FE6" w:rsidP="005A3FE6">
+    <w:p w:rsidR="005A3FE6" w:rsidP="005A3FE6" w:rsidRDefault="005A3FE6" w14:paraId="7EF31080" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A TAL FINE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1DE13A" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRPr="00EB504B" w:rsidRDefault="003E52F4" w:rsidP="003E52F4">
+    <w:p w:rsidRPr="00EB504B" w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="5B1DE13A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB504B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la realizzazione di attività rivolte specificamente a persone in condizione di svantaggio, fragili e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB504B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB504B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vulnerabili o con disabilità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CBFFB8" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRPr="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="003E52F4"/>
-    <w:p w14:paraId="4469DC42" w14:textId="5C217A37" w:rsidR="005A3FE6" w:rsidRDefault="00FE26AF" w:rsidP="00FE26AF">
+    <w:p w:rsidRPr="003E52F4" w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="06CBFFB8" w14:textId="77777777"/>
+    <w:p w:rsidR="005A3FE6" w:rsidP="00FE26AF" w:rsidRDefault="00FE26AF" w14:paraId="4469DC42" w14:textId="5C217A37">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1015">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scheda relazioni per lo svantaggio (allegato obbligatorio)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E34883A" w14:textId="6097319A" w:rsidR="009C2D5F" w:rsidRPr="00F145D6" w:rsidRDefault="009C2D5F" w:rsidP="009C2D5F">
+    <w:p w:rsidRPr="00F145D6" w:rsidR="009C2D5F" w:rsidP="009C2D5F" w:rsidRDefault="009C2D5F" w14:paraId="7E34883A" w14:textId="6097319A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N.____ S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F145D6">
@@ -4729,184 +4692,184 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F145D6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per le risorse professionali aggiuntive (schede obbligatorie solo se non già acquisite sul SIA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB78310" w14:textId="61E6ED33" w:rsidR="00FE26AF" w:rsidRDefault="00FE26AF" w:rsidP="00FE26AF">
+    <w:p w:rsidR="00FE26AF" w:rsidP="00FE26AF" w:rsidRDefault="00FE26AF" w14:paraId="7BB78310" w14:textId="61E6ED33">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1015">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allegato descrittivo delle procedure relative alle attività di orientamento (allegato </w:t>
       </w:r>
       <w:r w:rsidR="009C2D5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">non </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1015">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obblig</w:t>
       </w:r>
-      <w:r w:rsidR="00670896" w:rsidRPr="00DC1015">
+      <w:r w:rsidRPr="00DC1015" w:rsidR="00670896">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atorio)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649EED47" w14:textId="77777777" w:rsidR="005A3FE6" w:rsidRDefault="005A3FE6" w:rsidP="00187D14">
+    <w:p w:rsidR="005A3FE6" w:rsidP="00187D14" w:rsidRDefault="005A3FE6" w14:paraId="649EED47" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039CC365" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRPr="002335A5" w:rsidRDefault="003E52F4" w:rsidP="003E52F4">
+    <w:p w:rsidRPr="002335A5" w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="039CC365" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3000A3A7" w14:textId="77777777" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="003E52F4">
+    <w:p w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="3000A3A7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6C67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per le attività connesse alla formazione in Apprendistato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBC4F49" w14:textId="77777777" w:rsidR="00C965EE" w:rsidRDefault="00C965EE" w:rsidP="00C965EE">
+    <w:p w:rsidR="00C965EE" w:rsidP="00C965EE" w:rsidRDefault="00C965EE" w14:paraId="2FBC4F49" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Allegato descrittivo delle attrezzature laboratoriali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (allegato obbligatorio)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C1F4B8" w14:textId="675D4669" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="003E52F4">
+    <w:p w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="75C1F4B8" w14:textId="675D4669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E52F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -4921,112 +4884,112 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (allegato </w:t>
       </w:r>
       <w:r w:rsidR="009C2D5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obbligatorio solo se non già acquisito sul SIA</w:t>
       </w:r>
       <w:r w:rsidR="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE80AFA" w14:textId="22C29A69" w:rsidR="00CE5241" w:rsidRDefault="003E52F4" w:rsidP="00CE5241">
+    <w:p w:rsidR="00CE5241" w:rsidP="00CE5241" w:rsidRDefault="003E52F4" w14:paraId="7EE80AFA" w14:textId="22C29A69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00CE5241" w:rsidRPr="00CE5241">
+      <w:r w:rsidRPr="00CE5241" w:rsidR="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E52F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Planimetria, sottoscritta da un tecnico abilitato ed iscritto all’Albo Professionale</w:t>
       </w:r>
       <w:r w:rsidR="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009C2D5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>allegato obbligatorio solo se non già acquisito sul SIA</w:t>
       </w:r>
       <w:r w:rsidR="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222875A7" w14:textId="413CF370" w:rsidR="003E52F4" w:rsidRPr="00F145D6" w:rsidRDefault="003E52F4" w:rsidP="003E52F4">
+    <w:p w:rsidRPr="00F145D6" w:rsidR="003E52F4" w:rsidP="003E52F4" w:rsidRDefault="003E52F4" w14:paraId="222875A7" w14:textId="413CF370">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5241">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5089,51 +5052,51 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per la risorsa professionale aggiuntiva (</w:t>
       </w:r>
       <w:r w:rsidR="009C2D5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scheda obbligatoria solo se non già acquisita sul SIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6881CD" w14:textId="26B22DE0" w:rsidR="003E52F4" w:rsidRDefault="003E52F4" w:rsidP="00C965EE">
+    <w:p w:rsidR="003E52F4" w:rsidP="00C965EE" w:rsidRDefault="003E52F4" w14:paraId="2A6881CD" w14:textId="26B22DE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="00802B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E52F4">
         <w:rPr>
@@ -5150,1093 +5113,1093 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (allegato </w:t>
       </w:r>
       <w:r w:rsidR="009C2D5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eventuale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B14CCD4" w14:textId="77777777" w:rsidR="00CE5241" w:rsidRDefault="00CE5241" w:rsidP="00802B72">
+    <w:p w:rsidR="00CE5241" w:rsidP="00802B72" w:rsidRDefault="00CE5241" w14:paraId="7B14CCD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F704B25" w14:textId="77777777" w:rsidR="00CE5241" w:rsidRDefault="00CE5241" w:rsidP="00E95D3A">
+    <w:p w:rsidR="00CE5241" w:rsidP="00E95D3A" w:rsidRDefault="00CE5241" w14:paraId="4F704B25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:keepNext w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682B85DE" w14:textId="77777777" w:rsidR="00CE5241" w:rsidRDefault="00CE5241" w:rsidP="00E95D3A">
+    <w:p w:rsidR="00CE5241" w:rsidP="00E95D3A" w:rsidRDefault="00CE5241" w14:paraId="682B85DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:keepNext w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B942D16" w14:textId="21FFAA0D" w:rsidR="00D26BCD" w:rsidRPr="003946E4" w:rsidRDefault="00D26BCD" w:rsidP="00E95D3A">
+    <w:p w:rsidRPr="003946E4" w:rsidR="00D26BCD" w:rsidP="00E95D3A" w:rsidRDefault="00D26BCD" w14:paraId="5B942D16" w14:textId="21FFAA0D">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:keepNext w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003946E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Le dichiarazioni rese ai fini della presente domanda sono dichiarazioni sostitutive di atto notorio o di certificato, ai sensi degli artt. 46 e 47 del D.P.R. 28 Dicembre 2000 n. 445 e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003946E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>succ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003946E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. mod. Consapevole delle conseguenze di cui all’art. 75 comma 1 del medesimo DPR, nonché delle sanzioni previste dall’art. 76 per le ipotesi di falsità in atti e dichiarazioni mendaci, mi impegno a fornire tutte le informazioni necessarie all’Amministrazione Procedente per garantire il corretto svolgimento dei controlli di veridicità di quanto da me dichiarato. Ai sensi dell’art. 38, DPR.445 del 28 dicembre 2000, la dichiarazione è sottoscritta dall’interessato in presenza del dipendente addetto ovvero sottoscritta o inviata insieme alla fotocopia, non autenticata di un documento di identità del dichiarante, all’ufficio competente via fax, tramite incaricato, oppure a mezzo posta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9299E1" w14:textId="77777777" w:rsidR="00D26BCD" w:rsidRPr="003946E4" w:rsidRDefault="00D26BCD" w:rsidP="00E95D3A">
+    <w:p w:rsidRPr="003946E4" w:rsidR="00D26BCD" w:rsidP="00E95D3A" w:rsidRDefault="00D26BCD" w14:paraId="5E9299E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="432"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003946E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dichiara inoltre di aver preso visione dell’informativa di cui all’art. 13 del Regolamento europeo n. 679/2016, unita al presente modulo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3926345D" w14:textId="77777777" w:rsidR="00D26BCD" w:rsidRDefault="00D26BCD" w:rsidP="00D26BCD">
+    <w:p w:rsidR="00D26BCD" w:rsidP="00D26BCD" w:rsidRDefault="00D26BCD" w14:paraId="3926345D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE4F65C" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3">
+    <w:p w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w14:paraId="5FE4F65C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCC0AD9" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3">
+    <w:p w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w14:paraId="6DCC0AD9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C92875" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3">
+    <w:p w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w14:paraId="47C92875" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B21F3A3" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3">
+    <w:p w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w14:paraId="0B21F3A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="5580"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il Legale Rappresentante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1F4C95" w14:textId="77777777" w:rsidR="00966BC3" w:rsidRDefault="00966BC3" w:rsidP="007E64B3">
+    <w:p w:rsidR="00966BC3" w:rsidP="007E64B3" w:rsidRDefault="00966BC3" w14:paraId="6E1F4C95" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="4502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD9C5F5" w14:textId="77777777" w:rsidR="007E64B3" w:rsidRDefault="007E64B3" w:rsidP="004C5DE1">
+    <w:p w:rsidR="007E64B3" w:rsidP="004C5DE1" w:rsidRDefault="007E64B3" w14:paraId="0CD9C5F5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15D81605" w14:textId="77777777" w:rsidR="00526213" w:rsidRDefault="00526213" w:rsidP="004C5DE1">
+    <w:p w:rsidR="00526213" w:rsidP="004C5DE1" w:rsidRDefault="00526213" w14:paraId="15D81605" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07083B04" w14:textId="77777777" w:rsidR="00526213" w:rsidRDefault="00526213" w:rsidP="004C5DE1">
+    <w:p w:rsidR="00526213" w:rsidP="004C5DE1" w:rsidRDefault="00526213" w14:paraId="07083B04" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AE3B7D" w14:textId="77777777" w:rsidR="00526213" w:rsidRDefault="00526213" w:rsidP="004C5DE1">
+    <w:p w:rsidR="00526213" w:rsidP="004C5DE1" w:rsidRDefault="00526213" w14:paraId="07AE3B7D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67764349" w14:textId="77777777" w:rsidR="00526213" w:rsidRDefault="00526213" w:rsidP="00526213">
+    <w:p w:rsidR="00526213" w:rsidP="00526213" w:rsidRDefault="00526213" w14:paraId="67764349" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01ECC17B" w14:textId="06FE5E59" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="01ECC17B" w14:textId="06FE5E59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informativa per il trattamento dei dati personali ai sensi dell’art 13 del Regolamento europeo n. 679/2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C733B1" w14:textId="25F4575D" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="72C733B1" w14:textId="25F4575D">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Premessa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F170D5B" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="5F170D5B" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ai sensi dell’art. 13 del Regolamento europeo n. 679/2016, la Giunta della Regione Emilia-Romagna, in qualità di “Titolare” del trattamento, è tenuta a fornirle informazioni in merito all’utilizzo dei suoi dati personali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126836CD" w14:textId="571FF358" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="126836CD" w14:textId="571FF358">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identità e i dati di contatto del titolare del trattamento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430B08AD" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="430B08AD" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il Titolare del trattamento dei dati personali di cui alla presente Informativa è la Giunta della Regione Emilia-Romagna, con sede in Bologna, Viale Aldo Moro n. 52, CAP 40127. Al fine di semplificare le modalità di inoltro e ridurre i tempi per il riscontro si invita a presentare le richieste di cui al paragrafo n. 10, alla Regione Emilia-Romagna, Ufficio per le relazioni con il pubblico (Urp), e-mail urp@regione.emilia-romagna.it o urp@postacert.regione.emilia-romagna.it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1958A327" w14:textId="11C7E070" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="1958A327" w14:textId="11C7E070">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il Responsabile della protezione dei dati personali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7877BB86" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="7877BB86" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il Responsabile della protezione dei dati designato dall’Ente è contattabile all’indirizzo mail dpo@regione.emilia-romagna.it o presso la sede della Regione Emilia-Romagna di Viale Aldo Moro n. 30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2461F1E7" w14:textId="5A56A076" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="2461F1E7" w14:textId="5A56A076">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsabili del trattamento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C89E5E3" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="5C89E5E3" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’Ente può avvalersi di soggetti terzi per l’espletamento di attività e relativi trattamenti di dati personali di cui manteniamo la titolarità. Conformemente a quanto stabilito dalla normativa, tali soggetti assicurano livelli esperienza, capacità e affidabilità tali da garantire il rispetto delle vigenti disposizioni in materia di trattamento, ivi compreso il profilo della sicurezza dei dati. Formalizziamo istruzioni, compiti ed oneri in capo a tali soggetti terzi con la designazione degli stessi a "Responsabili del trattamento". Sottoponiamo tali soggetti a verifiche periodiche al fine di constatare il mantenimento dei livelli di garanzia registrati in occasione dell’affidamento dell’incarico iniziale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31450D6F" w14:textId="2382B94C" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="31450D6F" w14:textId="2382B94C">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Soggetti autorizzati al trattamento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4121183E" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="4121183E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I suoi dati personali sono trattati da personale interno previamente autorizzato e designato quale incaricato del trattamento, a cui sono impartite idonee istruzioni in ordine a misure, accorgimenti, modus operandi, tutti volti alla concreta tutela dei suoi dati personali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DABCFDA" w14:textId="6A3B633A" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="2DABCFDA" w14:textId="6A3B633A">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finalità e base giuridica del trattamento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3351A30E" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="3351A30E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Il trattamento dei suoi dati personali viene effettuato dalla Giunta della Regione Emilia-Romagna per lo svolgimento delle funzioni istituzionali previste dalla legge regionale 30 giugno 2003, n.12 e, pertanto, ai sensi dell’art. 6 comma 1 lett. e) non necessita del </w:t>
       </w:r>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>suo consenso. I dati personali sono trattati ai fini del rilascio e mantenimento dell’accreditamento degli enti di Formazione Professionale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE92727" w14:textId="768766E6" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="5DE92727" w14:textId="768766E6">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Destinatari dei dati personali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548FDF8E" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="548FDF8E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I suoi dati personali non sono oggetto di operazioni di diffusione. Possono essere oggetto di comunicazione ad altre pubbliche amministrazioni al solo fine di svolgere in controlli sui requisiti necessari al rilascio e mantenimento dell’accreditamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E802301" w14:textId="46B7DBC0" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="2E802301" w14:textId="46B7DBC0">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trasferimento dei dati personali a Paesi extra UE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CB9DBB" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="04CB9DBB" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I suoi dati personali non sono trasferiti al di fuori dell’Unione europea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126EC389" w14:textId="712B4912" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="126EC389" w14:textId="712B4912">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Periodo di conservazione</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5025E0" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="3E5025E0" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I suoi dati sono conservati per un periodo non superiore a quello necessario per il perseguimento delle finalità sopra menzionate. A tal fine, anche mediante controlli periodici, viene verificata costantemente la stretta pertinenza, non eccedenza e indispensabilità dei dati rispetto al rapporto, alla prestazione o all'incarico in corso, da instaurare o cessati, anche con riferimento ai dati che Lei fornisce di propria iniziativa. I dati che, anche a seguito delle verifiche, risultano eccedenti o non pertinenti o non indispensabili non sono utilizzati, salvo che per l'eventuale conservazione, a norma di legge, dell'atto o del documento che li contiene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C9EAAD" w14:textId="493F0A1A" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="23C9EAAD" w14:textId="493F0A1A">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I suoi diritti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143CC2B2" w14:textId="77777777" w:rsidR="00526213" w:rsidRPr="00526213" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="00526213" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="143CC2B2" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nella sua qualità di interessato, Lei ha diritto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A05E3F4" w14:textId="4D3E8996" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="7A05E3F4" w14:textId="4D3E8996">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di accesso ai dati personali;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F06F7CF" w14:textId="3DB6E2C6" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="4F06F7CF" w14:textId="3DB6E2C6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di ottenere la rettifica o la cancellazione degli stessi o la limitazione del trattamento che lo riguardano;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595D96E4" w14:textId="62C6037A" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="595D96E4" w14:textId="62C6037A">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di opporsi al trattamento;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767288BC" w14:textId="0F966623" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="767288BC" w14:textId="0F966623">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di proporre reclamo al Garante per la protezione dei dati personali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F48152" w14:textId="4BE70F77" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="22F48152" w14:textId="4BE70F77">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A485D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conferimento dei dati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3ABFC8" w14:textId="08C4A3ED" w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidRDefault="00526213" w:rsidP="001A485D">
+    <w:p w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidP="001A485D" w:rsidRDefault="00526213" w14:paraId="4E3ABFC8" w14:textId="08C4A3ED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526213">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il conferimento dei suoi dati è facoltativo, ma necessario per le finalità sopra indicate. Il mancato conferimento comporterà l’impossibilità di perfezionare le attività istruttorie necessarie per il rilascio e/o mantenimento dell’Accreditamento in materia di Formazione Professionale.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00526213" w:rsidRPr="001A485D" w:rsidSect="005A3FE6">
+    <w:sectPr w:rsidRPr="001A485D" w:rsidR="00526213" w:rsidSect="005A3FE6">
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="56" w:right="1469" w:bottom="851" w:left="1701" w:header="425" w:footer="227" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1088765C" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+    <w:p w:rsidR="002C4C7F" w:rsidRDefault="002C4C7F" w14:paraId="0ED35644" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28E01F8D" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+    <w:p w:rsidR="002C4C7F" w:rsidRDefault="002C4C7F" w14:paraId="2AA0C7CB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6301,157 +6264,157 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial, Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C9D4EE" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+    <w:p w:rsidR="002C4C7F" w:rsidRDefault="002C4C7F" w14:paraId="6E36E58F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1543A691" w14:textId="77777777" w:rsidR="006E54D3" w:rsidRDefault="006E54D3">
+    <w:p w:rsidR="002C4C7F" w:rsidRDefault="002C4C7F" w14:paraId="7AB233EA" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2117308A" w14:textId="3D9E8E84" w:rsidR="00BE4572" w:rsidRDefault="00BE4572" w:rsidP="005200DB">
+    <w:p w:rsidR="00BE4572" w:rsidP="005200DB" w:rsidRDefault="00BE4572" w14:paraId="2117308A" w14:textId="3D9E8E84">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00B863BD" w:rsidRPr="005200DB">
+      <w:r w:rsidRPr="005200DB" w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">olo </w:t>
       </w:r>
       <w:r w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
-      <w:r w:rsidR="00B863BD" w:rsidRPr="005200DB">
+      <w:r w:rsidRPr="005200DB" w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>organism</w:t>
       </w:r>
       <w:r w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B863BD" w:rsidRPr="005200DB">
+      <w:r w:rsidRPr="005200DB" w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">già </w:t>
       </w:r>
-      <w:r w:rsidR="00B863BD" w:rsidRPr="005200DB">
+      <w:r w:rsidRPr="005200DB" w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>accreditat</w:t>
       </w:r>
       <w:r w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B863BD" w:rsidRPr="005200DB">
+      <w:r w:rsidRPr="005200DB" w:rsidR="00B863BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nell’ambito formazione per l’accesso all’occupazione, continua e permanente</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5CB1651B" w14:textId="5475720A" w:rsidR="00EA6AD8" w:rsidRDefault="00EA6AD8" w:rsidP="00565D6F">
+    <w:p w:rsidR="00EA6AD8" w:rsidP="00565D6F" w:rsidRDefault="00EA6AD8" w14:paraId="5CB1651B" w14:textId="5475720A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> È </w:t>
       </w:r>
       <w:r w:rsidR="003E3247">
         <w:t xml:space="preserve">sufficiente dichiarare la presenza di un </w:t>
       </w:r>
       <w:r w:rsidR="00502184">
@@ -6465,93 +6428,93 @@
       </w:r>
       <w:r w:rsidR="00031193">
         <w:t xml:space="preserve"> più laboratori</w:t>
       </w:r>
       <w:r w:rsidR="00502184">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00733BEB">
         <w:t xml:space="preserve">su </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6AD8">
         <w:t>più sedi</w:t>
       </w:r>
       <w:r w:rsidR="00502184">
         <w:t xml:space="preserve">, occorre </w:t>
       </w:r>
       <w:r w:rsidR="00565D6F">
         <w:t xml:space="preserve">specificarlo nella dichiarazione e </w:t>
       </w:r>
       <w:r w:rsidR="00502184">
         <w:t>allegare p</w:t>
       </w:r>
       <w:r w:rsidR="003E3247">
         <w:t xml:space="preserve">er ciascun laboratorio </w:t>
       </w:r>
-      <w:r w:rsidR="00565D6F" w:rsidRPr="00565D6F">
+      <w:r w:rsidRPr="00565D6F" w:rsidR="00565D6F">
         <w:t>la scheda descri</w:t>
       </w:r>
       <w:r w:rsidR="00565D6F">
         <w:t xml:space="preserve">ttiva </w:t>
       </w:r>
-      <w:r w:rsidR="00565D6F" w:rsidRPr="00565D6F">
+      <w:r w:rsidRPr="00565D6F" w:rsidR="00565D6F">
         <w:t xml:space="preserve">delle attrezzature </w:t>
       </w:r>
       <w:r w:rsidR="00565D6F">
         <w:t xml:space="preserve">e, se necessario, </w:t>
       </w:r>
       <w:r w:rsidR="003E3247">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00565D6F">
         <w:t>’ulteriore</w:t>
       </w:r>
       <w:r w:rsidR="003E3247">
         <w:t xml:space="preserve"> documentazione richiesta.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C601D7" w14:textId="1C80B78B" w:rsidR="00EA6AD8" w:rsidRDefault="00EA6AD8">
+    <w:p w:rsidR="00EA6AD8" w:rsidRDefault="00EA6AD8" w14:paraId="62C601D7" w14:textId="1C80B78B">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="50038D54" w14:textId="5B13F164" w:rsidR="006E54D3" w:rsidRDefault="006E54D3" w:rsidP="008B16B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006E54D3" w:rsidP="008B16B5" w:rsidRDefault="006E54D3" w14:paraId="50038D54" w14:textId="5B13F164">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="7380"/>
         <w:tab w:val="left" w:pos="7740"/>
         <w:tab w:val="left" w:pos="8460"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="8820"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="639"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31EA76F4" wp14:editId="338DCEA4">
           <wp:extent cx="1381125" cy="228600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6642,208 +6605,208 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="466725" cy="352425"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="29CD408B" w14:textId="77777777" w:rsidR="004C5DE1" w:rsidRDefault="004C5DE1" w:rsidP="008B16B5">
+  <w:p w:rsidR="004C5DE1" w:rsidP="008B16B5" w:rsidRDefault="004C5DE1" w14:paraId="29CD408B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="7380"/>
         <w:tab w:val="left" w:pos="7740"/>
         <w:tab w:val="left" w:pos="8460"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="8820"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="639"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8E042F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Titolo2"/>
@@ -7131,51 +7094,51 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
@@ -7269,51 +7232,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000006"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000006"/>
     <w:name w:val="WW8Num6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000007"/>
     <w:name w:val="WW8Num9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7461,111 +7424,111 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000009"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000009"/>
     <w:name w:val="WW8Num16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000A"/>
     <w:name w:val="WW8Num18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000B"/>
     <w:name w:val="WW8Num19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
@@ -7635,96 +7598,96 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000C"/>
     <w:name w:val="WW8Num20"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Century Schoolbook" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Century Schoolbook"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000D"/>
     <w:name w:val="WW8Num22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000E"/>
     <w:name w:val="WW8Num27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7810,51 +7773,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E74ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF982E88"/>
     <w:lvl w:ilvl="0" w:tplc="00000007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -7947,260 +7910,260 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08387495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97E49036"/>
     <w:lvl w:ilvl="0" w:tplc="995AB386">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:cs="TimesNewRomanPSMT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A03A75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="434AFC36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C3A0747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3EC79C4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
@@ -8363,147 +8326,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A61A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50AC310C"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BE5E15"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
@@ -8588,51 +8551,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39F64198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA8440"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -8680,260 +8643,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F542F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8824600E"/>
     <w:lvl w:ilvl="0" w:tplc="19E85C70">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BE267ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D207CCE"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2147" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2867" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4307" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5027" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5747" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551C499F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9114,179 +9077,179 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D32948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADBCB50A"/>
     <w:lvl w:ilvl="0" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57755C9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF6CE9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -9442,51 +9405,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60DB7B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17E05306"/>
     <w:lvl w:ilvl="0" w:tplc="995AB386">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:eastAsia="Times New Roman" w:cs="TimesNewRomanPSMT"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -9534,147 +9497,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61524A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74961898"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="618B5FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A51EF060"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9784,147 +9747,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61AE0E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="434AFC36"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E837969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A51EF060"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10171,147 +10134,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBF2C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FECF36C"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2101563438">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="205260563">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="754395909">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="353267620">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1746876783">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1486892708">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1437943922">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="402487860">
@@ -10450,131 +10413,134 @@
   <w:num w:numId="35" w16cid:durableId="1776750362">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="994991917">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="756638829">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="440343977">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1122074459">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1728215266">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="35206975">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:defaultTableStyle w:val="Normale"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0F17"/>
     <w:rsid w:val="00001682"/>
     <w:rsid w:val="00006041"/>
     <w:rsid w:val="00011824"/>
     <w:rsid w:val="00011A29"/>
     <w:rsid w:val="000172C5"/>
     <w:rsid w:val="00020628"/>
     <w:rsid w:val="000247A2"/>
     <w:rsid w:val="00025884"/>
     <w:rsid w:val="00031193"/>
     <w:rsid w:val="00032A75"/>
     <w:rsid w:val="00047978"/>
     <w:rsid w:val="00050E35"/>
     <w:rsid w:val="000653F3"/>
     <w:rsid w:val="000A739C"/>
     <w:rsid w:val="000F09EE"/>
     <w:rsid w:val="000F1968"/>
     <w:rsid w:val="000F3866"/>
     <w:rsid w:val="000F57AB"/>
     <w:rsid w:val="00107F7B"/>
     <w:rsid w:val="00142ACD"/>
     <w:rsid w:val="001753C0"/>
     <w:rsid w:val="00182944"/>
     <w:rsid w:val="001869E3"/>
     <w:rsid w:val="00187D14"/>
     <w:rsid w:val="001A485D"/>
     <w:rsid w:val="001B0F17"/>
     <w:rsid w:val="001B1283"/>
+    <w:rsid w:val="001B63EB"/>
     <w:rsid w:val="001B70D4"/>
     <w:rsid w:val="001D6AB9"/>
     <w:rsid w:val="00201BFD"/>
     <w:rsid w:val="00212B20"/>
     <w:rsid w:val="00225B6F"/>
     <w:rsid w:val="00226FE6"/>
     <w:rsid w:val="002335A5"/>
     <w:rsid w:val="00235002"/>
     <w:rsid w:val="00241979"/>
     <w:rsid w:val="002555A1"/>
     <w:rsid w:val="00283F87"/>
     <w:rsid w:val="002A1B43"/>
     <w:rsid w:val="002A5933"/>
     <w:rsid w:val="002A73B5"/>
     <w:rsid w:val="002B1C1D"/>
     <w:rsid w:val="002B4D62"/>
     <w:rsid w:val="002B5D96"/>
+    <w:rsid w:val="002C4C7F"/>
     <w:rsid w:val="002D1468"/>
     <w:rsid w:val="002D4A63"/>
     <w:rsid w:val="002F1C6C"/>
     <w:rsid w:val="002F1EB5"/>
     <w:rsid w:val="002F5DF9"/>
     <w:rsid w:val="00304624"/>
     <w:rsid w:val="0032297F"/>
     <w:rsid w:val="00330F8A"/>
     <w:rsid w:val="00357E26"/>
     <w:rsid w:val="003632E2"/>
     <w:rsid w:val="0036598F"/>
     <w:rsid w:val="003741DB"/>
     <w:rsid w:val="00377C8F"/>
     <w:rsid w:val="00382EBB"/>
     <w:rsid w:val="00392782"/>
     <w:rsid w:val="003946E4"/>
     <w:rsid w:val="003A2D5A"/>
     <w:rsid w:val="003B450B"/>
     <w:rsid w:val="003B686A"/>
     <w:rsid w:val="003D46DE"/>
     <w:rsid w:val="003E1065"/>
     <w:rsid w:val="003E3247"/>
     <w:rsid w:val="003E48BD"/>
     <w:rsid w:val="003E50BF"/>
     <w:rsid w:val="003E52F4"/>
@@ -10719,231 +10685,237 @@
     <w:rsid w:val="00BB619E"/>
     <w:rsid w:val="00BC2C06"/>
     <w:rsid w:val="00BD7165"/>
     <w:rsid w:val="00BE4572"/>
     <w:rsid w:val="00BE6EF5"/>
     <w:rsid w:val="00C0472C"/>
     <w:rsid w:val="00C11465"/>
     <w:rsid w:val="00C32234"/>
     <w:rsid w:val="00C41CB5"/>
     <w:rsid w:val="00C51198"/>
     <w:rsid w:val="00C5190C"/>
     <w:rsid w:val="00C52B8D"/>
     <w:rsid w:val="00C869B9"/>
     <w:rsid w:val="00C91947"/>
     <w:rsid w:val="00C965EE"/>
     <w:rsid w:val="00CA3B72"/>
     <w:rsid w:val="00CB5011"/>
     <w:rsid w:val="00CE5241"/>
     <w:rsid w:val="00D02649"/>
     <w:rsid w:val="00D07076"/>
     <w:rsid w:val="00D16503"/>
     <w:rsid w:val="00D239BE"/>
     <w:rsid w:val="00D26BCD"/>
     <w:rsid w:val="00D50AF8"/>
     <w:rsid w:val="00D527BE"/>
+    <w:rsid w:val="00D72ECA"/>
     <w:rsid w:val="00D73009"/>
     <w:rsid w:val="00D80482"/>
     <w:rsid w:val="00D927DF"/>
     <w:rsid w:val="00D940D5"/>
     <w:rsid w:val="00DB4F37"/>
     <w:rsid w:val="00DC1015"/>
     <w:rsid w:val="00DC46E3"/>
     <w:rsid w:val="00DD2331"/>
     <w:rsid w:val="00DE17EC"/>
     <w:rsid w:val="00DE5966"/>
     <w:rsid w:val="00E001C6"/>
     <w:rsid w:val="00E105F4"/>
     <w:rsid w:val="00E365B2"/>
     <w:rsid w:val="00E47D8E"/>
     <w:rsid w:val="00E60E81"/>
     <w:rsid w:val="00E7113D"/>
     <w:rsid w:val="00E75DEE"/>
     <w:rsid w:val="00E8605D"/>
     <w:rsid w:val="00E90A2C"/>
     <w:rsid w:val="00E95D3A"/>
     <w:rsid w:val="00EA11B4"/>
     <w:rsid w:val="00EA5662"/>
     <w:rsid w:val="00EA6AD8"/>
     <w:rsid w:val="00EB504B"/>
     <w:rsid w:val="00EC4E5E"/>
     <w:rsid w:val="00EC6C67"/>
     <w:rsid w:val="00ED28CD"/>
     <w:rsid w:val="00EE1342"/>
     <w:rsid w:val="00EF66EC"/>
     <w:rsid w:val="00F02090"/>
     <w:rsid w:val="00F136A3"/>
     <w:rsid w:val="00F16C0D"/>
     <w:rsid w:val="00F222E8"/>
     <w:rsid w:val="00F308D4"/>
     <w:rsid w:val="00F7542B"/>
     <w:rsid w:val="00F90497"/>
     <w:rsid w:val="00FA475F"/>
     <w:rsid w:val="00FB1D10"/>
     <w:rsid w:val="00FB4D56"/>
     <w:rsid w:val="00FE26AF"/>
     <w:rsid w:val="00FE4066"/>
     <w:rsid w:val="00FE44F7"/>
     <w:rsid w:val="00FE7553"/>
+    <w:rsid w:val="03DAE08A"/>
+    <w:rsid w:val="2E49E2B4"/>
+    <w:rsid w:val="52DEF1B3"/>
+    <w:rsid w:val="6E8930B5"/>
+    <w:rsid w:val="794E8974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B391E32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{21D26333-B0AA-4591-8A98-3BFD3D7486BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11070,52 +11042,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11182,51 +11154,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+  <w:style w:type="paragraph" w:styleId="Normale" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E52F4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -11368,1487 +11340,1486 @@
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="333399"/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+  <w:style w:type="character" w:styleId="Carpredefinitoparagrafo" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+  <w:style w:type="table" w:styleId="Tabellanormale" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+  <w:style w:type="numbering" w:styleId="Nessunelenco" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
     <w:name w:val="WW8Num1z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
     <w:name w:val="WW8Num1z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
     <w:name w:val="WW8Num1z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
     <w:name w:val="WW8Num1z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
     <w:name w:val="WW8Num1z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
     <w:name w:val="WW8Num1z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
     <w:name w:val="WW8Num1z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
     <w:name w:val="WW8Num1z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
     <w:name w:val="WW8Num1z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
     <w:name w:val="WW8Num2z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+  <w:style w:type="character" w:styleId="WW8Num3z0" w:customStyle="1">
     <w:name w:val="WW8Num3z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+  <w:style w:type="character" w:styleId="WW8Num3z1" w:customStyle="1">
     <w:name w:val="WW8Num3z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z4">
+  <w:style w:type="character" w:styleId="WW8Num3z4" w:customStyle="1">
     <w:name w:val="WW8Num3z4"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z5">
+  <w:style w:type="character" w:styleId="WW8Num3z5" w:customStyle="1">
     <w:name w:val="WW8Num3z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z6">
+  <w:style w:type="character" w:styleId="WW8Num3z6" w:customStyle="1">
     <w:name w:val="WW8Num3z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z7">
+  <w:style w:type="character" w:styleId="WW8Num3z7" w:customStyle="1">
     <w:name w:val="WW8Num3z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z8">
+  <w:style w:type="character" w:styleId="WW8Num3z8" w:customStyle="1">
     <w:name w:val="WW8Num3z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+  <w:style w:type="character" w:styleId="WW8Num4z0" w:customStyle="1">
     <w:name w:val="WW8Num4z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+  <w:style w:type="character" w:styleId="WW8Num4z1" w:customStyle="1">
     <w:name w:val="WW8Num4z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z2">
+  <w:style w:type="character" w:styleId="WW8Num4z2" w:customStyle="1">
     <w:name w:val="WW8Num4z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+  <w:style w:type="character" w:styleId="WW8Num4z3" w:customStyle="1">
     <w:name w:val="WW8Num4z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z4">
+  <w:style w:type="character" w:styleId="WW8Num4z4" w:customStyle="1">
     <w:name w:val="WW8Num4z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z5">
+  <w:style w:type="character" w:styleId="WW8Num4z5" w:customStyle="1">
     <w:name w:val="WW8Num4z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z6">
+  <w:style w:type="character" w:styleId="WW8Num4z6" w:customStyle="1">
     <w:name w:val="WW8Num4z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z7">
+  <w:style w:type="character" w:styleId="WW8Num4z7" w:customStyle="1">
     <w:name w:val="WW8Num4z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z8">
+  <w:style w:type="character" w:styleId="WW8Num4z8" w:customStyle="1">
     <w:name w:val="WW8Num4z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+  <w:style w:type="character" w:styleId="WW8Num5z0" w:customStyle="1">
     <w:name w:val="WW8Num5z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+  <w:style w:type="character" w:styleId="WW8Num5z2" w:customStyle="1">
     <w:name w:val="WW8Num5z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
+  <w:style w:type="character" w:styleId="WW8Num5z3" w:customStyle="1">
     <w:name w:val="WW8Num5z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z4">
+  <w:style w:type="character" w:styleId="WW8Num5z4" w:customStyle="1">
     <w:name w:val="WW8Num5z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z5">
+  <w:style w:type="character" w:styleId="WW8Num5z5" w:customStyle="1">
     <w:name w:val="WW8Num5z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z6">
+  <w:style w:type="character" w:styleId="WW8Num5z6" w:customStyle="1">
     <w:name w:val="WW8Num5z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z7">
+  <w:style w:type="character" w:styleId="WW8Num5z7" w:customStyle="1">
     <w:name w:val="WW8Num5z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z8">
+  <w:style w:type="character" w:styleId="WW8Num5z8" w:customStyle="1">
     <w:name w:val="WW8Num5z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+  <w:style w:type="character" w:styleId="WW8Num6z0" w:customStyle="1">
     <w:name w:val="WW8Num6z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+  <w:style w:type="character" w:styleId="WW8Num6z1" w:customStyle="1">
     <w:name w:val="WW8Num6z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
+  <w:style w:type="character" w:styleId="WW8Num6z2" w:customStyle="1">
     <w:name w:val="WW8Num6z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z3">
+  <w:style w:type="character" w:styleId="WW8Num6z3" w:customStyle="1">
     <w:name w:val="WW8Num6z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+  <w:style w:type="character" w:styleId="WW8Num7z0" w:customStyle="1">
     <w:name w:val="WW8Num7z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
+  <w:style w:type="character" w:styleId="WW8Num7z1" w:customStyle="1">
     <w:name w:val="WW8Num7z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+  <w:style w:type="character" w:styleId="WW8Num7z2" w:customStyle="1">
     <w:name w:val="WW8Num7z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z3">
+  <w:style w:type="character" w:styleId="WW8Num7z3" w:customStyle="1">
     <w:name w:val="WW8Num7z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z4">
+  <w:style w:type="character" w:styleId="WW8Num7z4" w:customStyle="1">
     <w:name w:val="WW8Num7z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z5">
+  <w:style w:type="character" w:styleId="WW8Num7z5" w:customStyle="1">
     <w:name w:val="WW8Num7z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z6">
+  <w:style w:type="character" w:styleId="WW8Num7z6" w:customStyle="1">
     <w:name w:val="WW8Num7z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z7">
+  <w:style w:type="character" w:styleId="WW8Num7z7" w:customStyle="1">
     <w:name w:val="WW8Num7z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z8">
+  <w:style w:type="character" w:styleId="WW8Num7z8" w:customStyle="1">
     <w:name w:val="WW8Num7z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+  <w:style w:type="character" w:styleId="WW8Num8z0" w:customStyle="1">
     <w:name w:val="WW8Num8z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+  <w:style w:type="character" w:styleId="WW8Num9z0" w:customStyle="1">
     <w:name w:val="WW8Num9z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+  <w:style w:type="character" w:styleId="WW8Num9z1" w:customStyle="1">
     <w:name w:val="WW8Num9z1"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+  <w:style w:type="character" w:styleId="WW8Num10z0" w:customStyle="1">
     <w:name w:val="WW8Num10z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z1">
+  <w:style w:type="character" w:styleId="WW8Num10z1" w:customStyle="1">
     <w:name w:val="WW8Num10z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z2">
+  <w:style w:type="character" w:styleId="WW8Num10z2" w:customStyle="1">
     <w:name w:val="WW8Num10z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z3">
+  <w:style w:type="character" w:styleId="WW8Num10z3" w:customStyle="1">
     <w:name w:val="WW8Num10z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+  <w:style w:type="character" w:styleId="WW8Num11z0" w:customStyle="1">
     <w:name w:val="WW8Num11z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+  <w:style w:type="character" w:styleId="WW8Num11z1" w:customStyle="1">
     <w:name w:val="WW8Num11z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+  <w:style w:type="character" w:styleId="WW8Num11z2" w:customStyle="1">
     <w:name w:val="WW8Num11z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z3">
+  <w:style w:type="character" w:styleId="WW8Num11z3" w:customStyle="1">
     <w:name w:val="WW8Num11z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z4">
+  <w:style w:type="character" w:styleId="WW8Num11z4" w:customStyle="1">
     <w:name w:val="WW8Num11z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z5">
+  <w:style w:type="character" w:styleId="WW8Num11z5" w:customStyle="1">
     <w:name w:val="WW8Num11z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z6">
+  <w:style w:type="character" w:styleId="WW8Num11z6" w:customStyle="1">
     <w:name w:val="WW8Num11z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z7">
+  <w:style w:type="character" w:styleId="WW8Num11z7" w:customStyle="1">
     <w:name w:val="WW8Num11z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z8">
+  <w:style w:type="character" w:styleId="WW8Num11z8" w:customStyle="1">
     <w:name w:val="WW8Num11z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z0">
+  <w:style w:type="character" w:styleId="WW8Num12z0" w:customStyle="1">
     <w:name w:val="WW8Num12z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z1">
+  <w:style w:type="character" w:styleId="WW8Num12z1" w:customStyle="1">
     <w:name w:val="WW8Num12z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z2">
+  <w:style w:type="character" w:styleId="WW8Num12z2" w:customStyle="1">
     <w:name w:val="WW8Num12z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z3">
+  <w:style w:type="character" w:styleId="WW8Num12z3" w:customStyle="1">
     <w:name w:val="WW8Num12z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z4">
+  <w:style w:type="character" w:styleId="WW8Num12z4" w:customStyle="1">
     <w:name w:val="WW8Num12z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z5">
+  <w:style w:type="character" w:styleId="WW8Num12z5" w:customStyle="1">
     <w:name w:val="WW8Num12z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z6">
+  <w:style w:type="character" w:styleId="WW8Num12z6" w:customStyle="1">
     <w:name w:val="WW8Num12z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z7">
+  <w:style w:type="character" w:styleId="WW8Num12z7" w:customStyle="1">
     <w:name w:val="WW8Num12z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num12z8">
+  <w:style w:type="character" w:styleId="WW8Num12z8" w:customStyle="1">
     <w:name w:val="WW8Num12z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+  <w:style w:type="character" w:styleId="WW8Num13z0" w:customStyle="1">
     <w:name w:val="WW8Num13z0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+  <w:style w:type="character" w:styleId="WW8Num13z1" w:customStyle="1">
     <w:name w:val="WW8Num13z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+  <w:style w:type="character" w:styleId="WW8Num13z2" w:customStyle="1">
     <w:name w:val="WW8Num13z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z3">
+  <w:style w:type="character" w:styleId="WW8Num13z3" w:customStyle="1">
     <w:name w:val="WW8Num13z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z4">
+  <w:style w:type="character" w:styleId="WW8Num13z4" w:customStyle="1">
     <w:name w:val="WW8Num13z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z5">
+  <w:style w:type="character" w:styleId="WW8Num13z5" w:customStyle="1">
     <w:name w:val="WW8Num13z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z6">
+  <w:style w:type="character" w:styleId="WW8Num13z6" w:customStyle="1">
     <w:name w:val="WW8Num13z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z7">
+  <w:style w:type="character" w:styleId="WW8Num13z7" w:customStyle="1">
     <w:name w:val="WW8Num13z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z8">
+  <w:style w:type="character" w:styleId="WW8Num13z8" w:customStyle="1">
     <w:name w:val="WW8Num13z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+  <w:style w:type="character" w:styleId="WW8Num14z0" w:customStyle="1">
     <w:name w:val="WW8Num14z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z1">
+  <w:style w:type="character" w:styleId="WW8Num14z1" w:customStyle="1">
     <w:name w:val="WW8Num14z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z2">
+  <w:style w:type="character" w:styleId="WW8Num14z2" w:customStyle="1">
     <w:name w:val="WW8Num14z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z3">
+  <w:style w:type="character" w:styleId="WW8Num14z3" w:customStyle="1">
     <w:name w:val="WW8Num14z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z4">
+  <w:style w:type="character" w:styleId="WW8Num14z4" w:customStyle="1">
     <w:name w:val="WW8Num14z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z5">
+  <w:style w:type="character" w:styleId="WW8Num14z5" w:customStyle="1">
     <w:name w:val="WW8Num14z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z6">
+  <w:style w:type="character" w:styleId="WW8Num14z6" w:customStyle="1">
     <w:name w:val="WW8Num14z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z7">
+  <w:style w:type="character" w:styleId="WW8Num14z7" w:customStyle="1">
     <w:name w:val="WW8Num14z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z8">
+  <w:style w:type="character" w:styleId="WW8Num14z8" w:customStyle="1">
     <w:name w:val="WW8Num14z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
+  <w:style w:type="character" w:styleId="WW8Num15z0" w:customStyle="1">
     <w:name w:val="WW8Num15z0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z1">
+  <w:style w:type="character" w:styleId="WW8Num15z1" w:customStyle="1">
     <w:name w:val="WW8Num15z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z2">
+  <w:style w:type="character" w:styleId="WW8Num15z2" w:customStyle="1">
     <w:name w:val="WW8Num15z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z3">
+  <w:style w:type="character" w:styleId="WW8Num15z3" w:customStyle="1">
     <w:name w:val="WW8Num15z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z4">
+  <w:style w:type="character" w:styleId="WW8Num15z4" w:customStyle="1">
     <w:name w:val="WW8Num15z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z5">
+  <w:style w:type="character" w:styleId="WW8Num15z5" w:customStyle="1">
     <w:name w:val="WW8Num15z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z6">
+  <w:style w:type="character" w:styleId="WW8Num15z6" w:customStyle="1">
     <w:name w:val="WW8Num15z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z7">
+  <w:style w:type="character" w:styleId="WW8Num15z7" w:customStyle="1">
     <w:name w:val="WW8Num15z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z8">
+  <w:style w:type="character" w:styleId="WW8Num15z8" w:customStyle="1">
     <w:name w:val="WW8Num15z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+  <w:style w:type="character" w:styleId="WW8Num16z0" w:customStyle="1">
     <w:name w:val="WW8Num16z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z2">
+  <w:style w:type="character" w:styleId="WW8Num16z2" w:customStyle="1">
     <w:name w:val="WW8Num16z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z3">
+  <w:style w:type="character" w:styleId="WW8Num16z3" w:customStyle="1">
     <w:name w:val="WW8Num16z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z0">
+  <w:style w:type="character" w:styleId="WW8Num17z0" w:customStyle="1">
     <w:name w:val="WW8Num17z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z1">
+  <w:style w:type="character" w:styleId="WW8Num17z1" w:customStyle="1">
     <w:name w:val="WW8Num17z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z2">
+  <w:style w:type="character" w:styleId="WW8Num17z2" w:customStyle="1">
     <w:name w:val="WW8Num17z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z3">
+  <w:style w:type="character" w:styleId="WW8Num17z3" w:customStyle="1">
     <w:name w:val="WW8Num17z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z4">
+  <w:style w:type="character" w:styleId="WW8Num17z4" w:customStyle="1">
     <w:name w:val="WW8Num17z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z5">
+  <w:style w:type="character" w:styleId="WW8Num17z5" w:customStyle="1">
     <w:name w:val="WW8Num17z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z6">
+  <w:style w:type="character" w:styleId="WW8Num17z6" w:customStyle="1">
     <w:name w:val="WW8Num17z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z7">
+  <w:style w:type="character" w:styleId="WW8Num17z7" w:customStyle="1">
     <w:name w:val="WW8Num17z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num17z8">
+  <w:style w:type="character" w:styleId="WW8Num17z8" w:customStyle="1">
     <w:name w:val="WW8Num17z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z0">
+  <w:style w:type="character" w:styleId="WW8Num18z0" w:customStyle="1">
     <w:name w:val="WW8Num18z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z1">
+  <w:style w:type="character" w:styleId="WW8Num18z1" w:customStyle="1">
     <w:name w:val="WW8Num18z1"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z2">
+  <w:style w:type="character" w:styleId="WW8Num18z2" w:customStyle="1">
     <w:name w:val="WW8Num18z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z3">
+  <w:style w:type="character" w:styleId="WW8Num18z3" w:customStyle="1">
     <w:name w:val="WW8Num18z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z4">
+  <w:style w:type="character" w:styleId="WW8Num18z4" w:customStyle="1">
     <w:name w:val="WW8Num18z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z5">
+  <w:style w:type="character" w:styleId="WW8Num18z5" w:customStyle="1">
     <w:name w:val="WW8Num18z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z6">
+  <w:style w:type="character" w:styleId="WW8Num18z6" w:customStyle="1">
     <w:name w:val="WW8Num18z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z7">
+  <w:style w:type="character" w:styleId="WW8Num18z7" w:customStyle="1">
     <w:name w:val="WW8Num18z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z8">
+  <w:style w:type="character" w:styleId="WW8Num18z8" w:customStyle="1">
     <w:name w:val="WW8Num18z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z0">
+  <w:style w:type="character" w:styleId="WW8Num19z0" w:customStyle="1">
     <w:name w:val="WW8Num19z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z1">
+  <w:style w:type="character" w:styleId="WW8Num19z1" w:customStyle="1">
     <w:name w:val="WW8Num19z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z2">
+  <w:style w:type="character" w:styleId="WW8Num19z2" w:customStyle="1">
     <w:name w:val="WW8Num19z2"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z4">
+  <w:style w:type="character" w:styleId="WW8Num19z4" w:customStyle="1">
     <w:name w:val="WW8Num19z4"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z5">
+  <w:style w:type="character" w:styleId="WW8Num19z5" w:customStyle="1">
     <w:name w:val="WW8Num19z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z6">
+  <w:style w:type="character" w:styleId="WW8Num19z6" w:customStyle="1">
     <w:name w:val="WW8Num19z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z7">
+  <w:style w:type="character" w:styleId="WW8Num19z7" w:customStyle="1">
     <w:name w:val="WW8Num19z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z8">
+  <w:style w:type="character" w:styleId="WW8Num19z8" w:customStyle="1">
     <w:name w:val="WW8Num19z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z0">
+  <w:style w:type="character" w:styleId="WW8Num20z0" w:customStyle="1">
     <w:name w:val="WW8Num20z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Century Schoolbook" w:hAnsi="Verdana" w:cs="Century Schoolbook" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Century Schoolbook" w:cs="Century Schoolbook"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z1">
+  <w:style w:type="character" w:styleId="WW8Num20z1" w:customStyle="1">
     <w:name w:val="WW8Num20z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z2">
+  <w:style w:type="character" w:styleId="WW8Num20z2" w:customStyle="1">
     <w:name w:val="WW8Num20z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z3">
+  <w:style w:type="character" w:styleId="WW8Num20z3" w:customStyle="1">
     <w:name w:val="WW8Num20z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z0">
+  <w:style w:type="character" w:styleId="WW8Num21z0" w:customStyle="1">
     <w:name w:val="WW8Num21z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z1">
+  <w:style w:type="character" w:styleId="WW8Num21z1" w:customStyle="1">
     <w:name w:val="WW8Num21z1"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z2">
+  <w:style w:type="character" w:styleId="WW8Num21z2" w:customStyle="1">
     <w:name w:val="WW8Num21z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z3">
+  <w:style w:type="character" w:styleId="WW8Num21z3" w:customStyle="1">
     <w:name w:val="WW8Num21z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num21z4">
+  <w:style w:type="character" w:styleId="WW8Num21z4" w:customStyle="1">
     <w:name w:val="WW8Num21z4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+  <w:style w:type="character" w:styleId="WW8Num22z0" w:customStyle="1">
     <w:name w:val="WW8Num22z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z1">
+  <w:style w:type="character" w:styleId="WW8Num22z1" w:customStyle="1">
     <w:name w:val="WW8Num22z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z2">
+  <w:style w:type="character" w:styleId="WW8Num22z2" w:customStyle="1">
     <w:name w:val="WW8Num22z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+  <w:style w:type="character" w:styleId="WW8Num23z0" w:customStyle="1">
     <w:name w:val="WW8Num23z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z1">
+  <w:style w:type="character" w:styleId="WW8Num23z1" w:customStyle="1">
     <w:name w:val="WW8Num23z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z2">
+  <w:style w:type="character" w:styleId="WW8Num23z2" w:customStyle="1">
     <w:name w:val="WW8Num23z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z3">
+  <w:style w:type="character" w:styleId="WW8Num23z3" w:customStyle="1">
     <w:name w:val="WW8Num23z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z0">
+  <w:style w:type="character" w:styleId="WW8Num24z0" w:customStyle="1">
     <w:name w:val="WW8Num24z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z1">
+  <w:style w:type="character" w:styleId="WW8Num24z1" w:customStyle="1">
     <w:name w:val="WW8Num24z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z3">
+  <w:style w:type="character" w:styleId="WW8Num24z3" w:customStyle="1">
     <w:name w:val="WW8Num24z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
+  <w:style w:type="character" w:styleId="WW8Num25z0" w:customStyle="1">
     <w:name w:val="WW8Num25z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z1">
+  <w:style w:type="character" w:styleId="WW8Num25z1" w:customStyle="1">
     <w:name w:val="WW8Num25z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z2">
+  <w:style w:type="character" w:styleId="WW8Num25z2" w:customStyle="1">
     <w:name w:val="WW8Num25z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z3">
+  <w:style w:type="character" w:styleId="WW8Num25z3" w:customStyle="1">
     <w:name w:val="WW8Num25z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z4">
+  <w:style w:type="character" w:styleId="WW8Num25z4" w:customStyle="1">
     <w:name w:val="WW8Num25z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z5">
+  <w:style w:type="character" w:styleId="WW8Num25z5" w:customStyle="1">
     <w:name w:val="WW8Num25z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z6">
+  <w:style w:type="character" w:styleId="WW8Num25z6" w:customStyle="1">
     <w:name w:val="WW8Num25z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z7">
+  <w:style w:type="character" w:styleId="WW8Num25z7" w:customStyle="1">
     <w:name w:val="WW8Num25z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z8">
+  <w:style w:type="character" w:styleId="WW8Num25z8" w:customStyle="1">
     <w:name w:val="WW8Num25z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num26z0">
+  <w:style w:type="character" w:styleId="WW8Num26z0" w:customStyle="1">
     <w:name w:val="WW8Num26z0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num27z0">
+  <w:style w:type="character" w:styleId="WW8Num27z0" w:customStyle="1">
     <w:name w:val="WW8Num27z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num27z1">
+  <w:style w:type="character" w:styleId="WW8Num27z1" w:customStyle="1">
     <w:name w:val="WW8Num27z1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num27z3">
+  <w:style w:type="character" w:styleId="WW8Num27z3" w:customStyle="1">
     <w:name w:val="WW8Num27z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z0">
+  <w:style w:type="character" w:styleId="WW8Num28z0" w:customStyle="1">
     <w:name w:val="WW8Num28z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z1">
+  <w:style w:type="character" w:styleId="WW8Num28z1" w:customStyle="1">
     <w:name w:val="WW8Num28z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z2">
+  <w:style w:type="character" w:styleId="WW8Num28z2" w:customStyle="1">
     <w:name w:val="WW8Num28z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z3">
+  <w:style w:type="character" w:styleId="WW8Num28z3" w:customStyle="1">
     <w:name w:val="WW8Num28z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z4">
+  <w:style w:type="character" w:styleId="WW8Num28z4" w:customStyle="1">
     <w:name w:val="WW8Num28z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z5">
+  <w:style w:type="character" w:styleId="WW8Num28z5" w:customStyle="1">
     <w:name w:val="WW8Num28z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z6">
+  <w:style w:type="character" w:styleId="WW8Num28z6" w:customStyle="1">
     <w:name w:val="WW8Num28z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z7">
+  <w:style w:type="character" w:styleId="WW8Num28z7" w:customStyle="1">
     <w:name w:val="WW8Num28z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z8">
+  <w:style w:type="character" w:styleId="WW8Num28z8" w:customStyle="1">
     <w:name w:val="WW8Num28z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z0">
+  <w:style w:type="character" w:styleId="WW8Num29z0" w:customStyle="1">
     <w:name w:val="WW8Num29z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z1">
+  <w:style w:type="character" w:styleId="WW8Num29z1" w:customStyle="1">
     <w:name w:val="WW8Num29z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z2">
+  <w:style w:type="character" w:styleId="WW8Num29z2" w:customStyle="1">
     <w:name w:val="WW8Num29z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z3">
+  <w:style w:type="character" w:styleId="WW8Num29z3" w:customStyle="1">
     <w:name w:val="WW8Num29z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z4">
+  <w:style w:type="character" w:styleId="WW8Num29z4" w:customStyle="1">
     <w:name w:val="WW8Num29z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z5">
+  <w:style w:type="character" w:styleId="WW8Num29z5" w:customStyle="1">
     <w:name w:val="WW8Num29z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z6">
+  <w:style w:type="character" w:styleId="WW8Num29z6" w:customStyle="1">
     <w:name w:val="WW8Num29z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z7">
+  <w:style w:type="character" w:styleId="WW8Num29z7" w:customStyle="1">
     <w:name w:val="WW8Num29z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z8">
+  <w:style w:type="character" w:styleId="WW8Num29z8" w:customStyle="1">
     <w:name w:val="WW8Num29z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z0">
+  <w:style w:type="character" w:styleId="WW8Num30z0" w:customStyle="1">
     <w:name w:val="WW8Num30z0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z2">
+  <w:style w:type="character" w:styleId="WW8Num30z2" w:customStyle="1">
     <w:name w:val="WW8Num30z2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z3">
+  <w:style w:type="character" w:styleId="WW8Num30z3" w:customStyle="1">
     <w:name w:val="WW8Num30z3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z0">
+  <w:style w:type="character" w:styleId="WW8Num31z0" w:customStyle="1">
     <w:name w:val="WW8Num31z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z1">
+  <w:style w:type="character" w:styleId="WW8Num31z1" w:customStyle="1">
     <w:name w:val="WW8Num31z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z2">
+  <w:style w:type="character" w:styleId="WW8Num31z2" w:customStyle="1">
     <w:name w:val="WW8Num31z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z3">
+  <w:style w:type="character" w:styleId="WW8Num31z3" w:customStyle="1">
     <w:name w:val="WW8Num31z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z4">
+  <w:style w:type="character" w:styleId="WW8Num31z4" w:customStyle="1">
     <w:name w:val="WW8Num31z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z5">
+  <w:style w:type="character" w:styleId="WW8Num31z5" w:customStyle="1">
     <w:name w:val="WW8Num31z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z6">
+  <w:style w:type="character" w:styleId="WW8Num31z6" w:customStyle="1">
     <w:name w:val="WW8Num31z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z7">
+  <w:style w:type="character" w:styleId="WW8Num31z7" w:customStyle="1">
     <w:name w:val="WW8Num31z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z8">
+  <w:style w:type="character" w:styleId="WW8Num31z8" w:customStyle="1">
     <w:name w:val="WW8Num31z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z0">
+  <w:style w:type="character" w:styleId="WW8Num32z0" w:customStyle="1">
     <w:name w:val="WW8Num32z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z1">
+  <w:style w:type="character" w:styleId="WW8Num32z1" w:customStyle="1">
     <w:name w:val="WW8Num32z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z2">
+  <w:style w:type="character" w:styleId="WW8Num32z2" w:customStyle="1">
     <w:name w:val="WW8Num32z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z3">
+  <w:style w:type="character" w:styleId="WW8Num32z3" w:customStyle="1">
     <w:name w:val="WW8Num32z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z4">
+  <w:style w:type="character" w:styleId="WW8Num32z4" w:customStyle="1">
     <w:name w:val="WW8Num32z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z5">
+  <w:style w:type="character" w:styleId="WW8Num32z5" w:customStyle="1">
     <w:name w:val="WW8Num32z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z6">
+  <w:style w:type="character" w:styleId="WW8Num32z6" w:customStyle="1">
     <w:name w:val="WW8Num32z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z7">
+  <w:style w:type="character" w:styleId="WW8Num32z7" w:customStyle="1">
     <w:name w:val="WW8Num32z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num32z8">
+  <w:style w:type="character" w:styleId="WW8Num32z8" w:customStyle="1">
     <w:name w:val="WW8Num32z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z0">
+  <w:style w:type="character" w:styleId="WW8Num33z0" w:customStyle="1">
     <w:name w:val="WW8Num33z0"/>
     <w:rPr>
       <w:rFonts w:hint="default"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z1">
+  <w:style w:type="character" w:styleId="WW8Num33z1" w:customStyle="1">
     <w:name w:val="WW8Num33z1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z2">
+  <w:style w:type="character" w:styleId="WW8Num33z2" w:customStyle="1">
     <w:name w:val="WW8Num33z2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z3">
+  <w:style w:type="character" w:styleId="WW8Num33z3" w:customStyle="1">
     <w:name w:val="WW8Num33z3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z4">
+  <w:style w:type="character" w:styleId="WW8Num33z4" w:customStyle="1">
     <w:name w:val="WW8Num33z4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z5">
+  <w:style w:type="character" w:styleId="WW8Num33z5" w:customStyle="1">
     <w:name w:val="WW8Num33z5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z6">
+  <w:style w:type="character" w:styleId="WW8Num33z6" w:customStyle="1">
     <w:name w:val="WW8Num33z6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z7">
+  <w:style w:type="character" w:styleId="WW8Num33z7" w:customStyle="1">
     <w:name w:val="WW8Num33z7"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num33z8">
+  <w:style w:type="character" w:styleId="WW8Num33z8" w:customStyle="1">
     <w:name w:val="WW8Num33z8"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo1">
+  <w:style w:type="character" w:styleId="Carpredefinitoparagrafo1" w:customStyle="1">
     <w:name w:val="Car. predefinito paragrafo1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numeropagina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Carpredefinitoparagrafo1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caratteredellanota">
+  <w:style w:type="character" w:styleId="Caratteredellanota" w:customStyle="1">
     <w:name w:val="Carattere della nota"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OrlandiAlberto">
+  <w:style w:type="character" w:styleId="OrlandiAlberto" w:customStyle="1">
     <w:name w:val="Orlandi Alberto"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000080"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="pierobong">
+  <w:style w:type="character" w:styleId="pierobong" w:customStyle="1">
     <w:name w:val="pierobon_g"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stilemessaggiodipostaelettronica17">
+  <w:style w:type="character" w:styleId="stilemessaggiodipostaelettronica17" w:customStyle="1">
     <w:name w:val="stilemessaggiodipostaelettronica17"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
     <w:name w:val="footnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotadichiusura">
     <w:name w:val="endnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caratterenotadichiusura">
+  <w:style w:type="character" w:styleId="Caratterenotadichiusura" w:customStyle="1">
     <w:name w:val="Carattere nota di chiusura"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caratteredinumerazione">
+  <w:style w:type="character" w:styleId="Caratteredinumerazione" w:customStyle="1">
     <w:name w:val="Carattere di numerazione"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione1">
+  <w:style w:type="paragraph" w:styleId="Intestazione1" w:customStyle="1">
     <w:name w:val="Intestazione1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Corpotesto"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="CorpotestoCarattere"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elenco">
     <w:name w:val="List"/>
     <w:basedOn w:val="Corpotesto"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia1">
+  <w:style w:type="paragraph" w:styleId="Didascalia1" w:customStyle="1">
     <w:name w:val="Didascalia1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
+  <w:style w:type="paragraph" w:styleId="Indice" w:customStyle="1">
     <w:name w:val="Indice"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto21">
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto21" w:customStyle="1">
     <w:name w:val="Corpo del testo 21"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="RientrocorpodeltestoCarattere"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rientrocorpodeltesto21">
+  <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto21" w:customStyle="1">
     <w:name w:val="Rientro corpo del testo 21"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rientrocorpodeltesto31">
+  <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto31" w:customStyle="1">
     <w:name w:val="Rientro corpo del testo 31"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Testocommento1">
+  <w:style w:type="paragraph" w:styleId="Testocommento1" w:customStyle="1">
     <w:name w:val="Testo commento1"/>
     <w:basedOn w:val="Normale"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormaleWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="280"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normale"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormaleInterlinea1">
+  <w:style w:type="paragraph" w:styleId="NormaleInterlinea1" w:customStyle="1">
     <w:name w:val="Normale + Interlinea 1"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-Corpodeltesto2">
+  <w:style w:type="paragraph" w:styleId="WW-Corpodeltesto2" w:customStyle="1">
     <w:name w:val="WW-Corpo del testo 2"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto31">
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto31" w:customStyle="1">
     <w:name w:val="Corpo del testo 31"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Sottotitolo"/>
     <w:link w:val="TitoloCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Intestazione1"/>
     <w:next w:val="Corpotesto"/>
     <w:link w:val="SottotitoloCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto32">
+  <w:style w:type="paragraph" w:styleId="Corpodeltesto32" w:customStyle="1">
     <w:name w:val="Corpo del testo 32"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutocornice">
+  <w:style w:type="paragraph" w:styleId="Contenutocornice" w:customStyle="1">
     <w:name w:val="Contenuto cornice"/>
     <w:basedOn w:val="Corpotesto"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutotabella">
+  <w:style w:type="paragraph" w:styleId="Contenutotabella" w:customStyle="1">
     <w:name w:val="Contenuto tabella"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazionetabella">
+  <w:style w:type="paragraph" w:styleId="Intestazionetabella" w:customStyle="1">
     <w:name w:val="Intestazione tabella"/>
     <w:basedOn w:val="Contenutotabella"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sfondoacolori-Colore11">
+  <w:style w:type="paragraph" w:styleId="Sfondoacolori-Colore11" w:customStyle="1">
     <w:name w:val="Sfondo a colori - Colore 11"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A2D5A"/>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodeltesto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Corpodeltesto2Carattere"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006760D3"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto2Carattere">
+  <w:style w:type="character" w:styleId="Corpodeltesto2Carattere" w:customStyle="1">
     <w:name w:val="Corpo del testo 2 Carattere"/>
     <w:link w:val="Corpodeltesto2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006760D3"/>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
     <w:name w:val="Standard"/>
     <w:rsid w:val="006760D3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="006760D3"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial, Arial" w:eastAsia="Arial, Arial" w:hAnsi="Arial, Arial" w:cs="Arial, Arial"/>
+      <w:rFonts w:ascii="Arial, Arial" w:hAnsi="Arial, Arial" w:eastAsia="Arial, Arial" w:cs="Arial, Arial"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
+  <w:style w:type="paragraph" w:styleId="TableContents" w:customStyle="1">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="006760D3"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
+  <w:style w:type="character" w:styleId="PidipaginaCarattere" w:customStyle="1">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006760D3"/>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00235002"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragrafoelenco1">
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco1" w:customStyle="1">
     <w:name w:val="Paragrafo elenco1"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D2EDC"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
+  <w:style w:type="character" w:styleId="TitoloCarattere" w:customStyle="1">
     <w:name w:val="Titolo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="002D1468"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
+  <w:style w:type="character" w:styleId="SottotitoloCarattere" w:customStyle="1">
     <w:name w:val="Sottotitolo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Sottotitolo"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="002D1468"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007766AE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:rsid w:val="009B77A9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PreformattatoHTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PreformattatoHTMLCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00466211"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PreformattatoHTMLCarattere">
+  <w:style w:type="character" w:styleId="PreformattatoHTMLCarattere" w:customStyle="1">
     <w:name w:val="Preformattato HTML Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="PreformattatoHTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00466211"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
+  <w:style w:type="character" w:styleId="CorpotestoCarattere" w:customStyle="1">
     <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:rsid w:val="008E77AE"/>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
+  <w:style w:type="character" w:styleId="Titolo2Carattere" w:customStyle="1">
     <w:name w:val="Titolo 2 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo2"/>
     <w:rsid w:val="004007B1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RientrocorpodeltestoCarattere">
+  <w:style w:type="character" w:styleId="RientrocorpodeltestoCarattere" w:customStyle="1">
     <w:name w:val="Rientro corpo del testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Rientrocorpodeltesto"/>
     <w:rsid w:val="004007B1"/>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+  <w:style w:type="character" w:styleId="Titolo1Carattere" w:customStyle="1">
     <w:name w:val="Titolo 1 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo1"/>
     <w:rsid w:val="003E52F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="47802065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="768934044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13096,60 +13067,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1411732759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formazionelavoro.regione.emilia-romagna.it/enti-formazione-accreditati" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -13416,70 +13386,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_bpm_ErroreId xmlns="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" xsi:nil="true"/>
     <_bpm_OperazioneId xmlns="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" xsi:nil="true"/>
     <_bpm_StatoId xmlns="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" xsi:nil="true"/>
     <_bpm_Sintesi xmlns="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100CF88CE8835C48C4083D038DFA895B6FC" ma:contentTypeVersion="7" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="e013176e7947e821f1ebc0fa27466173">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="657668612f805c6a17bb5a34b7fc203c" ns2:_="">
     <xsd:import namespace="b0148d70-ddba-4fc7-a9a6-74fcb1890c83"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_bpm_StatoId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_OperazioneId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_ErroreId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_Sintesi" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b0148d70-ddba-4fc7-a9a6-74fcb1890c83" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -13591,139 +13565,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A770D3-091F-496D-9EE3-C56E0438E3B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b0148d70-ddba-4fc7-a9a6-74fcb1890c83"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF5DBBA-14FA-45F1-9C07-94E8645DF603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A770D3-091F-496D-9EE3-C56E0438E3B7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B7357B-0737-420B-AC17-197D556CC3C2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="b0148d70-ddba-4fc7-a9a6-74fcb1890c83"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E123BF0D-9041-4202-AE85-2D52F1E26553}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b0148d70-ddba-4fc7-a9a6-74fcb1890c83"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Regione Emilia-Romagna</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Viste le deliberazioni della Giunta regionale:</dc:title>
   <dc:subject/>
   <dc:creator>Gubellini_l</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Fabbrici Manuela</lastModifiedBy>
+  <revision>4</revision>
+  <lastPrinted>2016-07-25T07:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CF88CE8835C48C4083D038DFA895B6FC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>4374800</vt:r8>
   </property>
 </Properties>
 </file>