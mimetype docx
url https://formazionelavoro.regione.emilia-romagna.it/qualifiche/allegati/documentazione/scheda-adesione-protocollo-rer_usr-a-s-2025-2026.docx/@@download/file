--- v0 (2026-02-03)
+++ v1 (2026-05-18)
@@ -125,51 +125,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROTOCOLLO D’INTESA TRA REGIONE EMILIA-ROMAGNA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3C357C" w14:textId="09FB94F7" w:rsidR="00891573" w:rsidRPr="00B34458" w:rsidRDefault="00891573" w:rsidP="00A141D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E UFFICIO SCOLASTICO REGIONALE PER L’EMILIA-ROMAGNA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138E86D3" w14:textId="6B837666" w:rsidR="00850882" w:rsidRPr="00B34458" w:rsidRDefault="00850882" w:rsidP="00A141D4">
+    <w:p w14:paraId="138E86D3" w14:textId="431E0ED6" w:rsidR="00850882" w:rsidRPr="00B34458" w:rsidRDefault="00850882" w:rsidP="00A141D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(deliberazion</w:t>
       </w:r>
       <w:r w:rsidR="00D02795">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -183,165 +183,189 @@
       </w:r>
       <w:r w:rsidR="003D696C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>872</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00D02795">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
+      <w:r w:rsidR="00007A7E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, determinazione dirigenziale n. 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00364EC0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>852/2025</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AA9B9E" w14:textId="77777777" w:rsidR="00850882" w:rsidRPr="00850882" w:rsidRDefault="00850882" w:rsidP="00054E57">
-[...8 lines deleted...]
-    <w:p w14:paraId="62120D40" w14:textId="6FE994D1" w:rsidR="00891573" w:rsidRPr="00B34458" w:rsidRDefault="00322240" w:rsidP="005E45B9">
+    <w:p w14:paraId="62120D40" w14:textId="53BB3F10" w:rsidR="00891573" w:rsidRPr="00B34458" w:rsidRDefault="00322240" w:rsidP="005E45B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00891573" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ttività finalizzate all'acquisizione della qualifica di OSS</w:t>
+        <w:t>ttività finalizzate all'acquisizione della qualifica</w:t>
+      </w:r>
+      <w:r w:rsidR="005707B0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zione</w:t>
+      </w:r>
+      <w:r w:rsidR="00891573" w:rsidRPr="00B34458">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di OSS</w:t>
       </w:r>
       <w:r w:rsidR="00054D54" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D33D6" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anno scolastico 20</w:t>
       </w:r>
       <w:r w:rsidR="0058351E" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005B2CE6">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="002E7D07">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00905D3C" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="006A46DC" w:rsidRPr="00B34458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005B2CE6">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="002E7D07">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B70C47" w14:textId="77777777" w:rsidR="005E45B9" w:rsidRPr="005E45B9" w:rsidRDefault="005E45B9" w:rsidP="005E45B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044D2C49" w14:textId="74B045FC" w:rsidR="00167F7B" w:rsidRPr="00E74977" w:rsidRDefault="00E6704B" w:rsidP="00CB228D">
+    <w:p w14:paraId="044D2C49" w14:textId="61BCC3B0" w:rsidR="00167F7B" w:rsidRPr="00E74977" w:rsidRDefault="00E6704B" w:rsidP="006E0450">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>a scheda</w:t>
       </w:r>
       <w:r w:rsidR="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00E74977">
@@ -456,108 +480,109 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">entro </w:t>
       </w:r>
       <w:r w:rsidR="00AC0E83" w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidR="00B30030">
+      <w:r w:rsidR="00267A85">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00B5198E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D33D6" w:rsidRPr="00B5198E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00B30030">
+      <w:r w:rsidR="00267A85">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00B5198E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="00E24181" w:rsidRPr="00B5198E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006D31B0" w:rsidRPr="00B5198E">
+      <w:r w:rsidR="005707B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00167F7B" w:rsidRPr="00E74977">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B26B73F" w14:textId="3620841E" w:rsidR="00167F7B" w:rsidRPr="00B34458" w:rsidRDefault="00C3399A" w:rsidP="00167F7B">
-      <w:pPr>
+    <w:p w14:paraId="2B26B73F" w14:textId="3620841E" w:rsidR="00167F7B" w:rsidRPr="00B34458" w:rsidRDefault="00C3399A" w:rsidP="006E0450">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Io sottoscritta/o</w:t>
       </w:r>
       <w:r w:rsidR="00B93601" w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -638,607 +663,593 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="2187"/>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="957"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D01F7C" w14:paraId="259A352E" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2B1669" w14:textId="27F6F4E9" w:rsidR="00D01F7C" w:rsidRPr="00487BAF" w:rsidRDefault="00D01F7C" w:rsidP="00824B6D">
+          <w:p w14:paraId="4A2B1669" w14:textId="27F6F4E9" w:rsidR="00D01F7C" w:rsidRPr="005707B0" w:rsidRDefault="00D01F7C" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice meccanografico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72078585" w14:textId="77777777" w:rsidR="00D01F7C" w:rsidRDefault="00D01F7C" w:rsidP="00824B6D">
+          <w:p w14:paraId="72078585" w14:textId="77777777" w:rsidR="00D01F7C" w:rsidRPr="005707B0" w:rsidRDefault="00D01F7C" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="3CDE8EDC" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6091EAB0" w14:textId="7D909C79" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="6091EAB0" w14:textId="7D909C79" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487BAF">
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Denominazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0750ABE1" w14:textId="0A61AF62" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="0750ABE1" w14:textId="0A61AF62" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="53B05247" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D25AD1A" w14:textId="10E019BC" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="6D25AD1A" w14:textId="10E019BC" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indirizzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411B69A2" w14:textId="6C434E74" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="411B69A2" w14:textId="6C434E74" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="00F36F7B" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440AECD8" w14:textId="61B16C1B" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="440AECD8" w14:textId="61B16C1B" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Città </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722CE3D2" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="722CE3D2" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2CE8D3" w14:textId="718E1089" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="3F2CE8D3" w14:textId="718E1089" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38ECB21B" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="38ECB21B" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B798C46" w14:textId="1CEB7115" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00E6704B">
+          <w:p w14:paraId="6B798C46" w14:textId="1CEB7115" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00E6704B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E51533F" w14:textId="59419556" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00E6704B">
+          <w:p w14:paraId="2E51533F" w14:textId="59419556" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00E6704B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="5F74C131" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D32C515" w14:textId="29DE415A" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="5D32C515" w14:textId="29DE415A" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefono della scuola </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16088220" w14:textId="0012682A" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="16088220" w14:textId="0012682A" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="2FE80D4A" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECFEDAB" w14:textId="3557A9A8" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="4ECFEDAB" w14:textId="3557A9A8" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail scuola </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F5FC98" w14:textId="24703DBB" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="18F5FC98" w14:textId="24703DBB" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="693D5547" w14:textId="77777777" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DAA909" w14:textId="67119419" w:rsidR="00A50B1F" w:rsidRPr="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="58DAA909" w14:textId="67119419" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sito Web della scuola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E1A32B" w14:textId="0003E741" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="16E1A32B" w14:textId="0003E741" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="20F59F03" w14:textId="7035B9B8" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7452A0F4" w14:textId="099192EB" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="7452A0F4" w14:textId="099192EB" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail Dirigente </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6253" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5822BBFB" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
+          <w:p w14:paraId="5822BBFB" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00824B6D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50B1F" w14:paraId="110DF09D" w14:textId="45DC5430" w:rsidTr="00DE3918">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D4AD6D" w14:textId="4E5F316C" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00B35737">
+          <w:p w14:paraId="03D4AD6D" w14:textId="61A696A0" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00B35737">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E6704B">
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">N° </w:t>
             </w:r>
-            <w:r w:rsidR="001D33D6">
+            <w:r w:rsidR="001D33D6" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>complessivo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6704B">
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001D33D6">
+            <w:r w:rsidR="001D33D6" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">di </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E6704B">
+            <w:r w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">classi terze ad indirizzo </w:t>
             </w:r>
-            <w:r w:rsidR="00B35737" w:rsidRPr="0016258C">
+            <w:r w:rsidR="00B35737" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B35737" w:rsidRPr="00B35737">
-[...4 lines deleted...]
-              <w:t>Servizi per la sanità e l'assistenza sociale</w:t>
+            <w:r w:rsidR="00B35737" w:rsidRPr="005707B0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servizi per la sanità e l'assistenza sociale </w:t>
             </w:r>
-            <w:r w:rsidR="00B35737">
-[...6 lines deleted...]
-            <w:r w:rsidR="001D33D6">
+            <w:r w:rsidR="001D33D6" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>che saranno attivate nell’a.s. 20</w:t>
             </w:r>
-            <w:r w:rsidR="00A809C6">
+            <w:r w:rsidR="00A809C6" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC38C8">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="0077768A" w:rsidRPr="005707B0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="001D33D6">
+            <w:r w:rsidR="001D33D6" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="006A46DC">
+            <w:r w:rsidR="006A46DC" w:rsidRPr="005707B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00AC38C8">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="0077768A" w:rsidRPr="005707B0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00824B6D">
-[...11 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidR="00824B6D" w:rsidRPr="005707B0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30969B0B" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRDefault="00A50B1F" w:rsidP="00A50B1F">
+          <w:p w14:paraId="30969B0B" w14:textId="77777777" w:rsidR="00A50B1F" w:rsidRPr="005707B0" w:rsidRDefault="00A50B1F" w:rsidP="00A50B1F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B1798EA" w14:textId="77777777" w:rsidR="00905D3C" w:rsidRPr="00101F5A" w:rsidRDefault="00824B6D" w:rsidP="00824B6D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -1446,51 +1457,51 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000460C9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">con esclusione dei percorsi d’istruzione per adulti </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4240C3" w14:textId="77777777" w:rsidR="00824B6D" w:rsidRPr="00F42CF8" w:rsidRDefault="00824B6D" w:rsidP="00487BAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="030C182B" w14:textId="220D18F7" w:rsidR="00054D54" w:rsidRPr="00B34458" w:rsidRDefault="00054D54" w:rsidP="000460C9">
+    <w:p w14:paraId="030C182B" w14:textId="1B782E79" w:rsidR="00054D54" w:rsidRPr="00B34458" w:rsidRDefault="00054D54" w:rsidP="000460C9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>presa visione dell</w:t>
       </w:r>
       <w:r w:rsidR="00AC38C8">
@@ -1588,58 +1599,103 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
       <w:r w:rsidR="00616A2F" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>approvazione del</w:t>
       </w:r>
       <w:r w:rsidR="00EC24E7" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nuovo Protocollo di Intesa RER/USR</w:t>
       </w:r>
-      <w:r w:rsidR="001A15D5" w:rsidRPr="00B34458">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidR="00E62EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e della determinazione dirigenziale n. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2285</w:t>
+      </w:r>
+      <w:r w:rsidR="00F621A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2025 di </w:t>
+      </w:r>
+      <w:r w:rsidR="00821E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approvazione </w:t>
+      </w:r>
+      <w:r w:rsidR="009F008B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delle disposizioni attuative per la realizzazione delle attività, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dichiaro di aderire </w:t>
       </w:r>
       <w:r w:rsidR="00B31956" w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all’iniziativa</w:t>
       </w:r>
       <w:r w:rsidR="003D7D76" w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> propost</w:t>
       </w:r>
       <w:r w:rsidR="00B31956" w:rsidRPr="00B34458">
@@ -1690,82 +1746,82 @@
         </w:rPr>
         <w:t>ell’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a.s. 20</w:t>
       </w:r>
       <w:r w:rsidR="0005110A" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006D31B0">
+      <w:r w:rsidR="005555F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="006D31B0">
+      <w:r w:rsidR="005555F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0005110A" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
@@ -1856,51 +1912,51 @@
         <w:t>OSS</w:t>
       </w:r>
       <w:r w:rsidR="0048036F" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405583" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0207EC63" w14:textId="33625D57" w:rsidR="00054D54" w:rsidRDefault="00054D54" w:rsidP="000460C9">
+    <w:p w14:paraId="0207EC63" w14:textId="1F0B8734" w:rsidR="00054D54" w:rsidRDefault="00054D54" w:rsidP="000460C9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La/o scrivente si impegna, </w:t>
       </w:r>
       <w:r w:rsidR="00EA21FE" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1960,305 +2016,269 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e classi terze </w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a.s. 20</w:t>
       </w:r>
       <w:r w:rsidR="00251E40" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006D31B0">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="005555F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="006D31B0">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="005555F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0306EAF8" w14:textId="0D66C69E" w:rsidR="005D7B5D" w:rsidRPr="00B34458" w:rsidRDefault="00C67CA0" w:rsidP="00054D54">
+    <w:p w14:paraId="0306EAF8" w14:textId="2FBB34C5" w:rsidR="005D7B5D" w:rsidRPr="0083249E" w:rsidRDefault="00C67CA0" w:rsidP="008E0DA8">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B34458">
+      <w:r w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="005D7B5D" w:rsidRPr="00B34458">
+      <w:r w:rsidR="005D7B5D" w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>richiedere, un</w:t>
       </w:r>
-      <w:r w:rsidR="00347473">
+      <w:r w:rsidR="00347473" w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="005D7B5D" w:rsidRPr="00B34458">
+      <w:r w:rsidR="005D7B5D" w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> volta validate</w:t>
       </w:r>
-      <w:r w:rsidR="00D16A34" w:rsidRPr="00B34458">
+      <w:r w:rsidR="00D16A34" w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> le adesioni,</w:t>
       </w:r>
-      <w:r w:rsidR="005D7B5D" w:rsidRPr="00B34458">
-[...17 lines deleted...]
-      <w:r w:rsidR="006C2BB7">
+      <w:r w:rsidR="005D7B5D" w:rsidRPr="0083249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’autorizzazione </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0DA8" w:rsidRPr="0083249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alla realizzazione delle attività formative e di certificazione </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0DA8" w:rsidRPr="0083249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ai percorsi formativi per</w:t>
+      </w:r>
+      <w:r w:rsidR="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B54D0" w:rsidRPr="00B34458">
-[...62 lines deleted...]
-      <w:r w:rsidR="000E2FB5" w:rsidRPr="00B34458">
+      <w:r w:rsidR="008E0DA8" w:rsidRPr="0083249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operatore Socio-Sanitario (OSS)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FB5" w:rsidRPr="0083249E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7464C42C" w14:textId="38902C84" w:rsidR="008722A9" w:rsidRPr="00B34458" w:rsidRDefault="007B54D0" w:rsidP="008722A9">
+    <w:p w14:paraId="7464C42C" w14:textId="0F6FC106" w:rsidR="008722A9" w:rsidRPr="00B34458" w:rsidRDefault="007B54D0" w:rsidP="008722A9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="008722A9" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>registrare</w:t>
       </w:r>
       <w:r w:rsidR="00985CD4" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, entro il 31 gennaio 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E7649C">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00557D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00985CD4" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008722A9" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i dati anagrafici dei partecipanti all’interno dei singoli progetti </w:t>
       </w:r>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2285,104 +2305,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e del </w:t>
       </w:r>
       <w:r w:rsidR="008722A9" w:rsidRPr="00B34458">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsabile della Formalizzazione e Certificazione</w:t>
       </w:r>
       <w:r w:rsidR="008722A9" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4401D712" w14:textId="4C970193" w:rsidR="00EA21FE" w:rsidRPr="00B34458" w:rsidRDefault="007223BE" w:rsidP="00054D54">
+    <w:p w14:paraId="4401D712" w14:textId="11618FB8" w:rsidR="00EA21FE" w:rsidRPr="00B34458" w:rsidRDefault="007223BE" w:rsidP="00054D54">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a stipulare, </w:t>
       </w:r>
       <w:r w:rsidR="00EA21FE" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">entro il 31 marzo </w:t>
       </w:r>
       <w:r w:rsidR="00EB1540" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00715F1D">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00557D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00EB1540" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EA21FE" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le convenzioni con una o più strutture sanitarie pubbliche o convenzionate e con una o più strutture socio-sanitarie/assistenziali accreditate</w:t>
       </w:r>
       <w:r w:rsidR="00F37D7B" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2458,56 +2478,56 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00EA21FE" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>colastiche</w:t>
       </w:r>
       <w:r w:rsidR="002E7A7E" w:rsidRPr="00B34458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD1440F" w14:textId="77777777" w:rsidR="00DE3918" w:rsidRDefault="00DE3918" w:rsidP="00824B6D">
+    <w:p w14:paraId="6B8C7E94" w14:textId="77777777" w:rsidR="006E545A" w:rsidRDefault="006E545A" w:rsidP="00824B6D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396F84DC" w14:textId="06D0A832" w:rsidR="00054E57" w:rsidRDefault="00FA3123" w:rsidP="00824B6D">
+    <w:p w14:paraId="396F84DC" w14:textId="32FE9450" w:rsidR="00054E57" w:rsidRDefault="00FA3123" w:rsidP="00824B6D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Data…………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A871F4E" w14:textId="47535D7D" w:rsidR="00487BAF" w:rsidRDefault="003E1FC2" w:rsidP="00FA3123">
       <w:pPr>
         <w:ind w:left="5664"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="00487BAF">
         <w:t xml:space="preserve"> Dirigente scola</w:t>
       </w:r>
       <w:r w:rsidR="00E6704B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00487BAF">
         <w:t>tico</w:t>
       </w:r>
     </w:p>
@@ -2534,51 +2554,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -3161,189 +3181,209 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1406731013">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1990135599">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C3399A"/>
+    <w:rsid w:val="00007A7E"/>
     <w:rsid w:val="00010BD6"/>
     <w:rsid w:val="000460C9"/>
     <w:rsid w:val="0005110A"/>
     <w:rsid w:val="00054D54"/>
     <w:rsid w:val="00054E57"/>
+    <w:rsid w:val="000620B4"/>
     <w:rsid w:val="000665B8"/>
     <w:rsid w:val="00091BBC"/>
     <w:rsid w:val="000979E6"/>
     <w:rsid w:val="000A7359"/>
     <w:rsid w:val="000D1DC8"/>
     <w:rsid w:val="000E2FB5"/>
     <w:rsid w:val="00101F5A"/>
     <w:rsid w:val="00140465"/>
     <w:rsid w:val="00145F93"/>
     <w:rsid w:val="0016258C"/>
     <w:rsid w:val="00167F7B"/>
     <w:rsid w:val="00176044"/>
     <w:rsid w:val="00177C65"/>
     <w:rsid w:val="00192B27"/>
     <w:rsid w:val="00196505"/>
     <w:rsid w:val="001A15D5"/>
     <w:rsid w:val="001D33D6"/>
     <w:rsid w:val="00251E40"/>
+    <w:rsid w:val="00267A85"/>
     <w:rsid w:val="00282459"/>
+    <w:rsid w:val="002A0E9D"/>
     <w:rsid w:val="002A568F"/>
     <w:rsid w:val="002C1293"/>
     <w:rsid w:val="002E7A7E"/>
+    <w:rsid w:val="002E7D07"/>
     <w:rsid w:val="00322240"/>
     <w:rsid w:val="003434D1"/>
     <w:rsid w:val="00347473"/>
     <w:rsid w:val="00362777"/>
+    <w:rsid w:val="00364EC0"/>
     <w:rsid w:val="003D696C"/>
     <w:rsid w:val="003D7D76"/>
     <w:rsid w:val="003E1FC2"/>
     <w:rsid w:val="00405583"/>
     <w:rsid w:val="004621CB"/>
     <w:rsid w:val="0048036F"/>
     <w:rsid w:val="00487BAF"/>
     <w:rsid w:val="004B27C7"/>
     <w:rsid w:val="004D144A"/>
     <w:rsid w:val="004D4A38"/>
     <w:rsid w:val="00503D62"/>
     <w:rsid w:val="0051063B"/>
     <w:rsid w:val="00520E47"/>
+    <w:rsid w:val="005555F1"/>
+    <w:rsid w:val="00557D21"/>
     <w:rsid w:val="00562135"/>
+    <w:rsid w:val="005707B0"/>
     <w:rsid w:val="0058351E"/>
     <w:rsid w:val="005B2CE6"/>
     <w:rsid w:val="005D7B5D"/>
     <w:rsid w:val="005E45B9"/>
     <w:rsid w:val="00600575"/>
     <w:rsid w:val="00616A2F"/>
     <w:rsid w:val="00626BE4"/>
     <w:rsid w:val="00650AD8"/>
     <w:rsid w:val="00662D5A"/>
     <w:rsid w:val="00684B59"/>
     <w:rsid w:val="006A46DC"/>
     <w:rsid w:val="006C2BB7"/>
     <w:rsid w:val="006D31B0"/>
+    <w:rsid w:val="006E0450"/>
+    <w:rsid w:val="006E545A"/>
     <w:rsid w:val="00715F1D"/>
     <w:rsid w:val="007223BE"/>
     <w:rsid w:val="00747F4A"/>
     <w:rsid w:val="00760EB1"/>
+    <w:rsid w:val="0077768A"/>
     <w:rsid w:val="007B54D0"/>
     <w:rsid w:val="007E3509"/>
     <w:rsid w:val="007E7C7C"/>
+    <w:rsid w:val="00821E5B"/>
     <w:rsid w:val="00824B6D"/>
+    <w:rsid w:val="0083249E"/>
     <w:rsid w:val="00836045"/>
     <w:rsid w:val="00850882"/>
     <w:rsid w:val="008722A9"/>
     <w:rsid w:val="00891573"/>
+    <w:rsid w:val="008E0DA8"/>
     <w:rsid w:val="00905D3C"/>
     <w:rsid w:val="0091786F"/>
     <w:rsid w:val="00930341"/>
     <w:rsid w:val="0093757D"/>
     <w:rsid w:val="00966171"/>
     <w:rsid w:val="00981CBC"/>
     <w:rsid w:val="009828DE"/>
     <w:rsid w:val="00985CD4"/>
     <w:rsid w:val="009D77D3"/>
+    <w:rsid w:val="009F008B"/>
     <w:rsid w:val="009F32FE"/>
     <w:rsid w:val="00A141D4"/>
     <w:rsid w:val="00A17393"/>
     <w:rsid w:val="00A50B1F"/>
     <w:rsid w:val="00A74836"/>
     <w:rsid w:val="00A809C6"/>
     <w:rsid w:val="00A93A23"/>
     <w:rsid w:val="00AC0E83"/>
     <w:rsid w:val="00AC38C8"/>
     <w:rsid w:val="00B26BF1"/>
     <w:rsid w:val="00B30030"/>
     <w:rsid w:val="00B31956"/>
     <w:rsid w:val="00B34458"/>
     <w:rsid w:val="00B35737"/>
     <w:rsid w:val="00B5198E"/>
     <w:rsid w:val="00B54626"/>
+    <w:rsid w:val="00B72A66"/>
     <w:rsid w:val="00B93601"/>
     <w:rsid w:val="00B9716C"/>
     <w:rsid w:val="00BA49AE"/>
     <w:rsid w:val="00BD6147"/>
     <w:rsid w:val="00BE55C6"/>
     <w:rsid w:val="00C2086B"/>
     <w:rsid w:val="00C249E8"/>
     <w:rsid w:val="00C3399A"/>
+    <w:rsid w:val="00C4361B"/>
     <w:rsid w:val="00C45EA2"/>
     <w:rsid w:val="00C63737"/>
     <w:rsid w:val="00C67CA0"/>
     <w:rsid w:val="00C74491"/>
     <w:rsid w:val="00C82E1F"/>
     <w:rsid w:val="00C850E4"/>
     <w:rsid w:val="00CB228D"/>
     <w:rsid w:val="00CF00E8"/>
     <w:rsid w:val="00D01F7C"/>
     <w:rsid w:val="00D02795"/>
     <w:rsid w:val="00D04941"/>
     <w:rsid w:val="00D16A34"/>
     <w:rsid w:val="00D44955"/>
     <w:rsid w:val="00D47415"/>
     <w:rsid w:val="00D85FBC"/>
     <w:rsid w:val="00DC5F61"/>
     <w:rsid w:val="00DE3918"/>
     <w:rsid w:val="00DF6CD9"/>
     <w:rsid w:val="00E16CDB"/>
     <w:rsid w:val="00E24181"/>
+    <w:rsid w:val="00E62EA9"/>
     <w:rsid w:val="00E6704B"/>
     <w:rsid w:val="00E74977"/>
     <w:rsid w:val="00E7649C"/>
     <w:rsid w:val="00E85784"/>
     <w:rsid w:val="00E96A03"/>
     <w:rsid w:val="00EA21FE"/>
     <w:rsid w:val="00EB07E1"/>
     <w:rsid w:val="00EB1540"/>
     <w:rsid w:val="00EC24E7"/>
     <w:rsid w:val="00EE7E1C"/>
     <w:rsid w:val="00EF1C63"/>
     <w:rsid w:val="00F2296E"/>
     <w:rsid w:val="00F3597E"/>
     <w:rsid w:val="00F37D7B"/>
     <w:rsid w:val="00F42CF8"/>
     <w:rsid w:val="00F60C41"/>
+    <w:rsid w:val="00F621A6"/>
     <w:rsid w:val="00F663F7"/>
     <w:rsid w:val="00FA3123"/>
     <w:rsid w:val="00FC27C4"/>
     <w:rsid w:val="00FC2B57"/>
     <w:rsid w:val="00FE0305"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4316,73 +4356,73 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625EFE6E-C57E-4823-A9EC-79BD68F22792}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>350</Words>
-  <Characters>1999</Characters>
+  <Words>369</Words>
+  <Characters>2105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2345</CharactersWithSpaces>
+  <CharactersWithSpaces>2470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vaccari Patrizia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006740F5F0B4174048A1B6DEA29478382C</vt:lpwstr>
   </property>
 </Properties>
 </file>